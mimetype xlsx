--- v1 (2026-01-28)
+++ v2 (2026-07-04)
@@ -1,98 +1,122 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="svg" ContentType="image/svg+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp10.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp11.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp12.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp13.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp14.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp15.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp16.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp17.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp18.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp19.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp20.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp21.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp22.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp23.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp24.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
-[...1 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{98F646C5-8DF7-4372-9D92-04858F1D2FD2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{748F2A26-530D-4AAD-BA7C-B865A935F5BB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="24240" windowHeight="13020" firstSheet="1" activeTab="1" xr2:uid="{7D3E4C53-25DE-4DF3-994A-BD7C5582586E}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="1" xr2:uid="{7D3E4C53-25DE-4DF3-994A-BD7C5582586E}"/>
   </bookViews>
   <sheets>
-    <sheet name="【見本】初回" sheetId="1" r:id="rId1"/>
-    <sheet name="初回" sheetId="2" r:id="rId2"/>
+    <sheet name="【見本】初回" sheetId="5" r:id="rId1"/>
+    <sheet name="初回" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">【見本】初回!$A$1:$BC$105</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">初回!$A$1:$AD$115</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">【見本】初回!$A$1:$BG$152</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">初回!$A$1:$AD$152</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" calcOnSave="0" concurrentCalc="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K52" i="2" l="1"/>
-[...2 lines deleted...]
-  <c r="K54" i="1"/>
+  <c r="K91" i="5" l="1"/>
+  <c r="K90" i="5"/>
+  <c r="K91" i="4"/>
+  <c r="K90" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="448" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="212">
   <si>
     <t>ご不明な点があれば、下記にご記入ください</t>
     <rPh sb="1" eb="3">
       <t>フメイ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>テン</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>カキ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>キニュウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>10.</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>*ステージ1審査1.5か月前までにはご提出ください。</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
@@ -320,57 +344,50 @@
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="游ゴシック"/>
         <family val="2"/>
         <charset val="128"/>
         <scheme val="minor"/>
       </rPr>
       <t>今後、利用することになった場合には、その時点でご連絡ください。</t>
     </r>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>外監　次郎</t>
     <rPh sb="0" eb="1">
       <t>ソト</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>カン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ジロウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>氏名</t>
-[...5 lines deleted...]
-  <si>
     <t>〇〇〇コンサルタント株式会社</t>
     <rPh sb="10" eb="14">
       <t>カブシキカイシャ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>会社名</t>
     <rPh sb="0" eb="3">
       <t>カイシャメイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>利用した(する予定)のコンサルタント/監査員</t>
     <rPh sb="0" eb="2">
       <t>リヨウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ヨテイ</t>
     </rPh>
     <rPh sb="19" eb="22">
       <t>カンサイン</t>
     </rPh>
     <phoneticPr fontId="2"/>
@@ -480,297 +497,153 @@
       <t>セイヨウキ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ハンバイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>和文</t>
     <rPh sb="0" eb="2">
       <t>ワブン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>近鉄名古屋駅</t>
     <rPh sb="0" eb="2">
       <t>キンテツ</t>
     </rPh>
     <rPh sb="2" eb="6">
       <t>ナゴヤエキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>0000</t>
-[...2 lines deleted...]
-  <si>
     <t>〒</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>名古屋営業所</t>
     <rPh sb="0" eb="3">
       <t>ナゴヤ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>エイギョウショ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>大阪府　中央区〇〇町2-2-2</t>
-[...11 lines deleted...]
-  <si>
     <t>プラスチック製容器の製造</t>
     <rPh sb="6" eb="9">
       <t>セイヨウキ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>セイゾウ</t>
-    </rPh>
-[...8 lines deleted...]
-      <t>エキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>大阪工場</t>
     <rPh sb="0" eb="2">
       <t>オオサカ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>コウジョウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>東京都　中央区〇○町1-1-1</t>
     <rPh sb="0" eb="3">
       <t>トウキョウト</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>チュウオウク</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>マチ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>プラスチック製容器の設計および製造</t>
     <rPh sb="6" eb="9">
       <t>セイヨウキ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>セッケイ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>セイゾウ</t>
-    </rPh>
-[...8 lines deleted...]
-      <t>エキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>0011</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>本社工場</t>
     <rPh sb="0" eb="2">
       <t>ホンシャ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>コウジョウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>事業所の登録希望範囲</t>
-[...14 lines deleted...]
-  <si>
     <t>事業所の所在地</t>
     <rPh sb="0" eb="3">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ショザイチ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>人数</t>
     <rPh sb="0" eb="2">
       <t>ニンズウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>事業所名</t>
-[...5 lines deleted...]
-  <si>
     <t>プラスチック製容器の設計および製造</t>
     <rPh sb="6" eb="7">
       <t>セイ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ヨウキ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>セッケイ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>セイゾウ</t>
-    </rPh>
-[...82 lines deleted...]
-      <t>キニュウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>【マネジメントシステムの認証希望範囲】
 認証を希望される事業内容をご記入下さい。
 登録証に記載される内容となっておりますので、記入漏れ等ないようご注意下さい。
 本部(主幹事業所)及び関連事業所の事業所名、住所、各事業所の登録範囲、人数を正確に記入をお願いします。
 【事業所名】：本部(主幹事業所)及び関連事業所の名称をご記入ください。
 【人数】：各事業所の対象人数をご記入ください。
 【所在地】：郵便番号、住所、最寄駅をご記入ください。
 【事業所の登録希望範囲】：各事業所毎の登録希望範囲をご記入ください。</t>
     <rPh sb="80" eb="82">
       <t>ホンブ</t>
     </rPh>
     <rPh sb="83" eb="88">
       <t>シュカンジギョウショ</t>
     </rPh>
     <rPh sb="89" eb="90">
       <t>オヨ</t>
     </rPh>
     <rPh sb="91" eb="93">
       <t>カンレン</t>
     </rPh>
     <rPh sb="93" eb="96">
@@ -812,53 +685,50 @@
     <rPh sb="220" eb="223">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="224" eb="228">
       <t>トウロクキボウ</t>
     </rPh>
     <rPh sb="228" eb="230">
       <t>ハンイ</t>
     </rPh>
     <rPh sb="232" eb="236">
       <t>カクジギョウショ</t>
     </rPh>
     <rPh sb="236" eb="237">
       <t>ゴト</t>
     </rPh>
     <rPh sb="238" eb="242">
       <t>トウロクキボウ</t>
     </rPh>
     <rPh sb="242" eb="244">
       <t>ハンイ</t>
     </rPh>
     <rPh sb="246" eb="248">
       <t>キニュウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
-  </si>
-[...1 lines deleted...]
-    <t>(*登録範囲は登録証に記載されます)</t>
   </si>
   <si>
     <t>マネジメントシステムの認証希望範囲/対象事業所及び人数</t>
     <rPh sb="11" eb="13">
       <t>ニンショウ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>キボウ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>ハンイ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>タイショウ</t>
     </rPh>
     <rPh sb="20" eb="23">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="23" eb="24">
       <t>オヨ</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>ニンズウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
@@ -1153,88 +1023,50 @@
     <rPh sb="0" eb="2">
       <t>ツイカ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ハッコウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>マイスウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>標準発行枚数</t>
     <rPh sb="0" eb="2">
       <t>ヒョウジュン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ハッコウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>マイスウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <r>
-[...36 lines deleted...]
-  <si>
     <t>登録証の追加</t>
     <rPh sb="0" eb="2">
       <t>トウロク</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ショウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ツイカ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>4.</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>メール</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>FAX</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
@@ -1285,54 +1117,50 @@
       <t>ショゾク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ブモン</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>電子請求書請求先
 メールアドレス</t>
     <rPh sb="0" eb="2">
       <t>デンシ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>セイキュウショ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>セイキュウサキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>請求書送付先</t>
-[...2 lines deleted...]
-  <si>
     <t>郵送</t>
     <rPh sb="0" eb="2">
       <t>ユウソウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>【請求書送付先】
 【電子メールでの送付をご希望の場合】
 電子メールにチェックを入れていただき、電子請求書請求先メールアドレスをご入力ください。
 【郵送での送付をご希望の場合】
 郵送にチェックを入れていただき、
 所属および役職、氏名、連絡先(電話、FAX、メール)をご記入下さい。
 ※2.のご連絡先と同じ場合は入力不要です。</t>
     <rPh sb="1" eb="4">
       <t>セイキュウショ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ソウフサキ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>デンシ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>ソウフ</t>
@@ -1373,66 +1201,50 @@
     <rPh sb="149" eb="150">
       <t>オナ</t>
     </rPh>
     <rPh sb="151" eb="153">
       <t>バアイ</t>
     </rPh>
     <rPh sb="154" eb="156">
       <t>ニュウリョク</t>
     </rPh>
     <rPh sb="156" eb="158">
       <t>フヨウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>電子メール</t>
     <rPh sb="0" eb="2">
       <t>デンシ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>請求方法</t>
     <rPh sb="0" eb="4">
       <t>セイキュウホウホウ</t>
-    </rPh>
-[...14 lines deleted...]
-      <t>ソウフサキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>3.</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>※ 連絡窓口：管理責任者と異なる場合、ご記入ください。</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>rouroku@XXX.co.jp</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>03</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>登録　花子</t>
     <rPh sb="0" eb="2">
       <t>トウロク</t>
     </rPh>
     <rPh sb="3" eb="5">
@@ -1529,158 +1341,103 @@
 管理責任者様以外にご連絡担当者がいらっしゃる場合は、同様に所属および役職、氏名、連絡先(電話、FAX、メール)をご記入下さい。
 ※審査に際して、大切なご連絡を電話やメールにて行いますので、ご記入に間違いが
 ないようお願いいたします。</t>
     <rPh sb="1" eb="3">
       <t>ケイエイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>セキニン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>シャ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>請求書送付先</t>
     <rPh sb="0" eb="3">
       <t>セイキュウショ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ソウフサキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>所属事業所</t>
-[...8 lines deleted...]
-  <si>
     <t>所属部門/役職</t>
     <rPh sb="0" eb="2">
       <t>ショゾク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ブモン</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ヤクショク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>ご連絡先・請求書送付先</t>
     <rPh sb="5" eb="7">
       <t>セイキュウ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ショ</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>ソウフサキ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...2 lines deleted...]
-    <t>2.</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>自ら及び自らの役員は、暴力団、暴力団関係企業、総会屋若しくはこれらに準ずる者又はその構成員(総称して「反社会的勢力」)ではありません。</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>なお、審査登録のために必要な情報の提供及び必要な手配を行うことに同意します。</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <t>同意</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Segoe UI Symbol"/>
         <family val="3"/>
       </rPr>
       <t>✔</t>
     </r>
     <rPh sb="0" eb="2">
       <t>ドウイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <r>
-[...39 lines deleted...]
-  <si>
     <t>審査　太郎</t>
     <rPh sb="0" eb="2">
       <t>シンサ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>タロウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>シンサ　タロウ</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>代表者
 氏名</t>
     <rPh sb="0" eb="3">
       <t>ダイヒョウシャ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シメイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
@@ -1756,105 +1513,72 @@
     <t>適用規格：</t>
     <rPh sb="0" eb="2">
       <t>テキヨウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キカク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>申請者</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>1.</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>日</t>
     <rPh sb="0" eb="1">
       <t>ヒ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>〇</t>
-[...2 lines deleted...]
-  <si>
     <t>月</t>
     <rPh sb="0" eb="1">
       <t>ガツ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...2 lines deleted...]
-    <t>20××</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>申請日：</t>
     <rPh sb="0" eb="2">
       <t>シンセイ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ビ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>９.</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>８.</t>
-    <phoneticPr fontId="2"/>
-[...23 lines deleted...]
-    </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>最寄駅：</t>
     <rPh sb="0" eb="3">
       <t>モヨリエキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>ー</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>事業所（拠点）の活動内容*1</t>
     <rPh sb="0" eb="3">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>キョテン</t>
     </rPh>
     <rPh sb="8" eb="12">
       <t>カツドウナイヨウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
@@ -2134,67 +1858,50 @@
     <rPh sb="2" eb="5">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ザイチ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>キョテン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>【ご提出いただく資料】
 申込に際して必要な書類のチェック欄です。
 必ずお手元の資料をご確認いただきチェックして下さい。
 ※ご不明なことがございましたら担当営業にお問い合わせ下さい。</t>
     <rPh sb="2" eb="4">
       <t>テイシュツ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>シリョウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>TSCマネジメントシステム審査申込書
-[...15 lines deleted...]
-  <si>
     <t>東京スタンダード株式会社　宛</t>
     <rPh sb="0" eb="2">
       <t>トウキョウ</t>
     </rPh>
     <rPh sb="8" eb="12">
       <t>カブシキガイシャ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>アテ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>〈審査登録契約書〉締結後にTS Connectでサービスプランを確認いたします。</t>
     <rPh sb="1" eb="3">
       <t>シンサ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>トウロク</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>ケイヤクショ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>テイケツ</t>
@@ -2243,60 +1950,714 @@
   </si>
   <si>
     <t>ISO14001</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>TSC審査申込書
 (初回審査申請)</t>
     <rPh sb="3" eb="5">
       <t>シンサ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>モウシコミショ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ショカイ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>シンサ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>シンセイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
+  <si>
+    <t>(1)</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>電子契約送付先／契約書送付先</t>
+    <rPh sb="0" eb="2">
+      <t>デンシ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ケイヤク</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>ソウフサキ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ケイヤク</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ショ</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>ソウフサキ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">  契約方法</t>
+    <rPh sb="2" eb="6">
+      <t>ケイヤクホウホウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>電子契約</t>
+    <rPh sb="0" eb="4">
+      <t>デンシケイヤク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>紙契約</t>
+    <rPh sb="0" eb="3">
+      <t>カミケイヤク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>(1-A)</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>電子契約書送付先</t>
+    <rPh sb="0" eb="2">
+      <t>デンシ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ケイヤクショ</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>ソウフサキ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>※ 電子契約は、原則として担当者様と契約締結権限者の2名でのご対応をお願いしております。
+なお、個人事業主様など、やむを得ずお一人でのご対応となる場合には、1名でのご対応も可能です。その場合は、「契約締結権限者」欄のみご記載ください。</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>担当者</t>
+    <rPh sb="0" eb="3">
+      <t>タントウシャ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>所属/役職</t>
+    <rPh sb="0" eb="2">
+      <t>ショゾク</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ヤクショク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>(フリガナ)</t>
+  </si>
+  <si>
+    <t>連絡先</t>
+    <rPh sb="0" eb="3">
+      <t>レンラクサキ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>e-mail</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>電子契約送付先</t>
+    <rPh sb="0" eb="4">
+      <t>デンシケイヤク</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ソウフ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>サキ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>契約締結権限者</t>
+    <rPh sb="0" eb="7">
+      <t>ケイヤクテイケツケンゲンシャ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>電子契約送付先</t>
+    <rPh sb="0" eb="4">
+      <t>デンシケイヤク</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>ソウフサキ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>(1-B)</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>契約書送付先</t>
+    <rPh sb="0" eb="3">
+      <t>ケイヤクショ</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>ソウフサキ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>会社所在地と同じ</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>その他(下記にご記載ください)</t>
+    <rPh sb="2" eb="3">
+      <t>タ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>カキ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>キサイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>契約方法/契約書送付先</t>
+    <rPh sb="0" eb="2">
+      <t>ケイヤク</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ホウホウ</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>ケイヤクショ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ソウフ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>サキ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>※拠点が6箇所以上の場合は行を追加してご記入ください。　※最寄り駅は電車の駅を意味し、バス停等は含みません。</t>
+    <rPh sb="1" eb="3">
+      <t>キョテン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>カショ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>イジョウ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>ギョウ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ツイカ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>キニュウ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>モヨ</t>
+    </rPh>
+    <rPh sb="32" eb="33">
+      <t>エキ</t>
+    </rPh>
+    <rPh sb="34" eb="36">
+      <t>デンシャ</t>
+    </rPh>
+    <rPh sb="37" eb="38">
+      <t>エキ</t>
+    </rPh>
+    <rPh sb="39" eb="41">
+      <t>イミ</t>
+    </rPh>
+    <rPh sb="45" eb="46">
+      <t>テイ</t>
+    </rPh>
+    <rPh sb="46" eb="47">
+      <t>ラ</t>
+    </rPh>
+    <rPh sb="48" eb="49">
+      <t>フク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>お支払い条件</t>
+    <rPh sb="1" eb="3">
+      <t>シハラ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ジョウケン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>月払い</t>
+    <rPh sb="0" eb="2">
+      <t>ツキバラ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>年払い</t>
+    <rPh sb="0" eb="2">
+      <t>ネンバラ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>その他(　　　　　　　　　　　　　)</t>
+    <rPh sb="2" eb="3">
+      <t>タ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>お支払い方法</t>
+    <rPh sb="1" eb="3">
+      <t>シハラ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ホウホウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>口座振替</t>
+    <rPh sb="0" eb="2">
+      <t>コウザ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>フリカエ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>銀行振込</t>
+    <rPh sb="0" eb="2">
+      <t>ギンコウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>フリコミ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>口
+座
+振
+替
+記
+入
+欄</t>
+    <rPh sb="0" eb="1">
+      <t>クチ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ザ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>シン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>タイ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>キ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ニュウ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ラン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>電子契約かつ口座振替をご希望の場合は、口座振替依頼書を郵送にてお送りします。送付先住所を下記にご記入ください。</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>所属</t>
+    <rPh sb="0" eb="2">
+      <t>ショゾク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>役職</t>
+    <rPh sb="0" eb="2">
+      <t>ヤクショク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>電話/Fax
+/e-mail</t>
+    <rPh sb="0" eb="2">
+      <t>デンワ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Fax</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 請求書はメールでの送付になります。　送信者：「東京スタンダード株式会社〈no_reply@billing-robo.jp〉」</t>
+    <rPh sb="1" eb="4">
+      <t>セイキュウショ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ソウフ</t>
+    </rPh>
+    <rPh sb="19" eb="22">
+      <t>ソウシンシャ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>トウキョウ</t>
+    </rPh>
+    <rPh sb="32" eb="36">
+      <t>カブシキガイシャ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>上記について確認した。</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t>2.   以下について確認し、同意の証として</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Segoe UI Symbol"/>
+        <family val="3"/>
+      </rPr>
+      <t>✔</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>を入れてください。</t>
+    </r>
+    <rPh sb="15" eb="17">
+      <t>ドウイ</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>アカシ</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>イ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">確認事項
+</t>
+    <rPh sb="0" eb="2">
+      <t>カクニン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ジコウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">【契約方法】:
+希望する契約方法にチェックして下さい。
+【電子契約書送付先】
+3-(1)で、電子契約にチェックした場合、
+担当者と契約締結権限者の所属および役職、氏名、連絡先(電話、FAX、メール)、電子契約送付先（メール）をご記入下さい。
+※契約締結権限者は、会社から契約の権限を委任されている方を指します。
+【契約書送付先】：
+3-(1)で、紙契約にチェックした場合、
+担当者の所属および役職、氏名、連絡先(電話、FAX、メール)をご記入下さい。
+所在地が1.の申請者と同じ場合は、左のチェック欄にチェックして下さい。
+所在地が1.の申請者と同じ場合は、右のチェック欄にチェックし、住所の記入をしてください。
+</t>
+    <rPh sb="1" eb="5">
+      <t>ケイヤクホウホウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>キボウ</t>
+    </rPh>
+    <rPh sb="12" eb="16">
+      <t>ケイヤクホウホウ</t>
+    </rPh>
+    <rPh sb="23" eb="24">
+      <t>クダ</t>
+    </rPh>
+    <rPh sb="29" eb="33">
+      <t>デンシケイヤク</t>
+    </rPh>
+    <rPh sb="33" eb="37">
+      <t>ショソウフサキ</t>
+    </rPh>
+    <rPh sb="46" eb="50">
+      <t>デンシケイヤク</t>
+    </rPh>
+    <rPh sb="57" eb="59">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="61" eb="64">
+      <t>タントウシャ</t>
+    </rPh>
+    <rPh sb="65" eb="72">
+      <t>ケイヤクテイケツケンゲンシャ</t>
+    </rPh>
+    <rPh sb="81" eb="83">
+      <t>シメイ</t>
+    </rPh>
+    <rPh sb="122" eb="129">
+      <t>ケイヤクテイケツケンゲンシャ</t>
+    </rPh>
+    <rPh sb="131" eb="133">
+      <t>カイシャ</t>
+    </rPh>
+    <rPh sb="135" eb="137">
+      <t>ケイヤク</t>
+    </rPh>
+    <rPh sb="138" eb="140">
+      <t>ケンゲン</t>
+    </rPh>
+    <rPh sb="141" eb="143">
+      <t>イニン</t>
+    </rPh>
+    <rPh sb="148" eb="149">
+      <t>カタ</t>
+    </rPh>
+    <rPh sb="150" eb="151">
+      <t>サ</t>
+    </rPh>
+    <rPh sb="157" eb="163">
+      <t>ケイヤクショソウフサキ</t>
+    </rPh>
+    <rPh sb="173" eb="174">
+      <t>カミ</t>
+    </rPh>
+    <rPh sb="226" eb="229">
+      <t>ショザイチ</t>
+    </rPh>
+    <rPh sb="243" eb="244">
+      <t>ヒダリ</t>
+    </rPh>
+    <rPh sb="279" eb="280">
+      <t>ミギ</t>
+    </rPh>
+    <rPh sb="293" eb="295">
+      <t>ジュウショ</t>
+    </rPh>
+    <rPh sb="296" eb="298">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>11.</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>12.</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>トウロク　ハナコ</t>
+  </si>
+  <si>
+    <t>03</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>××</t>
+  </si>
+  <si>
+    <t>大阪府　中央区〇〇町2-2-2</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>0000</t>
+  </si>
+  <si>
+    <t>東京駅</t>
+    <rPh sb="0" eb="3">
+      <t>トウキョウエキ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>0011</t>
+  </si>
+  <si>
+    <t>✔</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>【確認事項】
+【お支払い条件】
+月払い・年払いのどちらかにチェックを入れてください。
+【お支払い方法】
+口座振替・銀行振替のどちらかにチェックを入れてください。
+【口座振替記入欄】
+3-(1)で電子契約にチェックを入れ、【お支払い方法】で口座振替にチェックを入れていただいた場合、氏名および所属、役職、連絡先(電話、FAX、メール)、所在地をご記入下さい。
+1.の所在地と同じ場合は、左のチェック欄にチェックして下さい。
+【請求書】
+請求書のメール送付について確認し、チェックを入れてください。</t>
+    <rPh sb="1" eb="5">
+      <t>カクニンジコウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>シハラ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ジョウケン</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>ツキ</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>ハラ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>ネンバラ</t>
+    </rPh>
+    <rPh sb="34" eb="35">
+      <t>イ</t>
+    </rPh>
+    <rPh sb="48" eb="50">
+      <t>ホウホウ</t>
+    </rPh>
+    <rPh sb="52" eb="56">
+      <t>コウザフリカエ</t>
+    </rPh>
+    <rPh sb="57" eb="61">
+      <t>ギンコウフリカエ</t>
+    </rPh>
+    <rPh sb="72" eb="73">
+      <t>イ</t>
+    </rPh>
+    <rPh sb="82" eb="84">
+      <t>コウザ</t>
+    </rPh>
+    <rPh sb="84" eb="89">
+      <t>フリカエキニュウラン</t>
+    </rPh>
+    <rPh sb="97" eb="101">
+      <t>デンシケイヤク</t>
+    </rPh>
+    <rPh sb="107" eb="108">
+      <t>イ</t>
+    </rPh>
+    <rPh sb="112" eb="114">
+      <t>シハラ</t>
+    </rPh>
+    <rPh sb="115" eb="117">
+      <t>ホウホウ</t>
+    </rPh>
+    <rPh sb="119" eb="121">
+      <t>コウザ</t>
+    </rPh>
+    <rPh sb="121" eb="123">
+      <t>フリカエ</t>
+    </rPh>
+    <rPh sb="129" eb="130">
+      <t>イ</t>
+    </rPh>
+    <rPh sb="137" eb="139">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="167" eb="170">
+      <t>ショザイチ</t>
+    </rPh>
+    <rPh sb="182" eb="185">
+      <t>ショザイチ</t>
+    </rPh>
+    <rPh sb="212" eb="215">
+      <t>セイキュウショ</t>
+    </rPh>
+    <rPh sb="217" eb="220">
+      <t>セイキュウショ</t>
+    </rPh>
+    <rPh sb="224" eb="226">
+      <t>ソウフ</t>
+    </rPh>
+    <rPh sb="230" eb="232">
+      <t>カクニン</t>
+    </rPh>
+    <rPh sb="239" eb="240">
+      <t>イ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>）</t>
+    <phoneticPr fontId="2"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="#0000"/>
     <numFmt numFmtId="177" formatCode="#000"/>
   </numFmts>
-  <fonts count="37" x14ac:knownFonts="1">
+  <fonts count="41" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -2548,78 +2909,123 @@
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF002060"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="5">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCCCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF7C80"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFCEEF0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="89">
+  <borders count="128">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -2809,155 +3215,101 @@
     <border>
       <left style="thick">
         <color theme="5" tint="-0.249977111117893"/>
       </left>
       <right/>
       <top style="thick">
         <color theme="5" tint="-0.249977111117893"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...22 lines deleted...]
-    <border>
       <left style="thin">
         <color theme="1"/>
       </left>
       <right/>
-      <top style="thin">
-[...13 lines deleted...]
-      </right>
       <top style="thin">
         <color theme="1"/>
       </top>
       <bottom style="thin">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="hair">
-[...13 lines deleted...]
-      </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
@@ -3066,65 +3418,50 @@
       </right>
       <top style="thick">
         <color theme="5" tint="-0.24994659260841701"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thick">
         <color theme="5" tint="-0.24994659260841701"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color theme="5" tint="-0.24994659260841701"/>
       </left>
       <right/>
       <top style="thick">
         <color theme="5" tint="-0.24994659260841701"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...13 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border diagonalUp="1">
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
@@ -3625,193 +3962,675 @@
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color theme="1"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color theme="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color theme="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color theme="1"/>
+      </right>
+      <top style="medium">
+        <color theme="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color theme="1"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color theme="1"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="hair">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color theme="5" tint="-0.249977111117893"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color theme="5" tint="-0.249977111117893"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color theme="5" tint="-0.249977111117893"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color theme="5" tint="-0.249977111117893"/>
+      </right>
+      <top style="medium">
+        <color theme="5" tint="-0.249977111117893"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color theme="5" tint="-0.249977111117893"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color theme="5" tint="-0.249977111117893"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color theme="5" tint="-0.249977111117893"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="5" tint="-0.249977111117893"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="5" tint="-0.249977111117893"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color theme="5" tint="-0.249977111117893"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color theme="5" tint="-0.249977111117893"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="574">
+  <cellXfs count="713">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="15" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="15" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="15" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="15" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="52" xfId="0" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="47" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="15" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="71" xfId="0" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="66" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="51" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
@@ -3826,3255 +4645,8675 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="15" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="15" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="15" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="15" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="15" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="15" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="28" fillId="0" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="28" fillId="0" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="28" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="28" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="28" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="28" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="28" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="177" fontId="16" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="69" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="12" xfId="0" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="11" xfId="0" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="86" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="86" xfId="0" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="88" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="89" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="90" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="87" xfId="0" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="92" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="93" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="94" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="97" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="58" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="69" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="115" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="116" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="117" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="119" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="120" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="90" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="121" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="122" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="116" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="123" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="110" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="111" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="111" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="111" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="111" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="111" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="112" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="102" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="103" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="104" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="15" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="106" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="107" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="108" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="109" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="69" xfId="0" applyBorder="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="15" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="28" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="115" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="15" fillId="0" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="116" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="28" fillId="0" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="117" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="28" fillId="0" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...98 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="124" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="125" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="126" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="16" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="3" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="3" borderId="74" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="16" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="28" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="85" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="110" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="111" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="112" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="79" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="76" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="5" borderId="91" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="5" borderId="86" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="5" borderId="90" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="5" borderId="100" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="101" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="3" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="177" fontId="11" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="177" fontId="11" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="3" borderId="74" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...32 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...54 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="5" borderId="85" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...26 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...65 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...556 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="73" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="73" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="118" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="127" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="57" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="47" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="86" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="113" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="73" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="114" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="101" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="110" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="111" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="112" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="15" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...47 lines deleted...]
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...110 lines deleted...]
-    <xf numFmtId="177" fontId="11" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="11" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
-    </xf>
-[...219 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
-      <protection locked="0"/>
-[...72 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
-      <color rgb="FFFF7C80"/>
+      <color rgb="FFFCEEF0"/>
       <color rgb="FFFFCCCC"/>
       <color rgb="FFFF9999"/>
+      <color rgb="FFFF7C80"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
+<file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp10.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp11.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp12.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp13.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp14.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp15.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp16.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp17.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp18.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp19.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp20.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp21.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp22.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp23.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp24.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp4.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp5.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp6.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp7.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp8.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp9.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>134681</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>55712</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>95885</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>59815</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="図 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9EC20EB-636E-477D-B3FC-1BBC3B71FBF3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6268781" y="291932"/>
+          <a:ext cx="1294704" cy="476543"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>31</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>11430</xdr:rowOff>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>181433</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>25232</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>32</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>233742</xdr:rowOff>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>181433</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>169223</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="四角形: 角を丸くする 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B98827F-D868-4AC0-BB65-B9CA74155DB1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3381833" y="5793572"/>
+          <a:ext cx="533400" cy="143991"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 50000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="C00000"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" b="1"/>
+            <a:t>必須</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>5</xdr:col>
+          <xdr:colOff>30480</xdr:colOff>
+          <xdr:row>45</xdr:row>
+          <xdr:rowOff>220980</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>5</xdr:col>
+          <xdr:colOff>243840</xdr:colOff>
+          <xdr:row>47</xdr:row>
+          <xdr:rowOff>22860</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="9217" name="Check Box 1" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s9217"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000001240000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>30480</xdr:colOff>
+          <xdr:row>45</xdr:row>
+          <xdr:rowOff>220980</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>243840</xdr:colOff>
+          <xdr:row>47</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="9218" name="Check Box 2" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s9218"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002240000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>175724</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>170815</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>20</xdr:col>
+      <xdr:colOff>61088</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>172649</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="四角形: 角を丸くする 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8392AC1-D6B4-4620-A9DC-F2FAA44E7107}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2576024" y="6304915"/>
+          <a:ext cx="2819064" cy="184714"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 50000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="FF0000"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900" b="1" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-ea"/>
+              <a:ea typeface="+mn-ea"/>
+            </a:rPr>
+            <a:t>電子契約を希望する</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900" b="1" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>場合　必須</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>145948</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>159131</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>164684</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>160893</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="5" name="四角形: 角を丸くする 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88E6228E-3646-474F-89B9-1F0D90AF25B7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1479448" y="8906891"/>
+          <a:ext cx="2419036" cy="184642"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 50000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="FF0000"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900" b="1" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-ea"/>
+              <a:ea typeface="+mn-ea"/>
+            </a:rPr>
+            <a:t>紙契約を希望する</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900" b="1" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>場合　必須</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>5</xdr:col>
+          <xdr:colOff>7620</xdr:colOff>
+          <xdr:row>27</xdr:row>
+          <xdr:rowOff>175260</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>5</xdr:col>
+          <xdr:colOff>228600</xdr:colOff>
+          <xdr:row>29</xdr:row>
+          <xdr:rowOff>7620</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="9219" name="Check Box 3" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s9219"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003240000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525" cap="rnd">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:prstDash val="sysDot"/>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>9</xdr:col>
+          <xdr:colOff>175260</xdr:colOff>
+          <xdr:row>27</xdr:row>
+          <xdr:rowOff>175260</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>10</xdr:col>
+          <xdr:colOff>129540</xdr:colOff>
+          <xdr:row>29</xdr:row>
+          <xdr:rowOff>7620</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="9220" name="Check Box 4" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s9220"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004240000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>28575</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="234315" cy="209550"/>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="6" name="Check Box 5" hidden="1">
+          <a:extLst>
+            <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+              <a14:compatExt xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" spid="_x0000_s1029"/>
+            </a:ext>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C5FCCCB-ED30-4854-BFE9-35AC36BA3489}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="4295775" y="6008370"/>
+          <a:ext cx="234315" cy="209550"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>8</xdr:col>
+          <xdr:colOff>198120</xdr:colOff>
+          <xdr:row>72</xdr:row>
+          <xdr:rowOff>213360</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>9</xdr:col>
+          <xdr:colOff>213360</xdr:colOff>
+          <xdr:row>73</xdr:row>
+          <xdr:rowOff>230037</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="9221" name="Check Box 5" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s9221"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005240000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>14</xdr:col>
+          <xdr:colOff>175260</xdr:colOff>
+          <xdr:row>72</xdr:row>
+          <xdr:rowOff>228600</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>15</xdr:col>
+          <xdr:colOff>198120</xdr:colOff>
+          <xdr:row>73</xdr:row>
+          <xdr:rowOff>230037</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="9222" name="Check Box 6" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s9222"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006240000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>14</xdr:col>
+          <xdr:colOff>175260</xdr:colOff>
+          <xdr:row>74</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>15</xdr:col>
+          <xdr:colOff>213360</xdr:colOff>
+          <xdr:row>75</xdr:row>
+          <xdr:rowOff>22860</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="9223" name="Check Box 7" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s9223"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007240000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>19</xdr:col>
+          <xdr:colOff>205740</xdr:colOff>
+          <xdr:row>72</xdr:row>
+          <xdr:rowOff>205740</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>20</xdr:col>
+          <xdr:colOff>243840</xdr:colOff>
+          <xdr:row>73</xdr:row>
+          <xdr:rowOff>230037</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="9224" name="Check Box 8" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s9224"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008240000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>8</xdr:col>
+          <xdr:colOff>190500</xdr:colOff>
+          <xdr:row>73</xdr:row>
+          <xdr:rowOff>220980</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>9</xdr:col>
+          <xdr:colOff>213360</xdr:colOff>
+          <xdr:row>75</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="9225" name="Check Box 9" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s9225"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009240000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>5</xdr:col>
+          <xdr:colOff>0</xdr:colOff>
+          <xdr:row>84</xdr:row>
+          <xdr:rowOff>228600</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>6</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>86</xdr:row>
+          <xdr:rowOff>22860</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="9226" name="Check Box 10" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s9226"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A240000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>21771</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>43543</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>21771</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>187534</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7" name="四角形: 角を丸くする 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9410B4AF-96AE-4064-A33D-5E0EA87CBE10}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1088571" y="1057003"/>
+          <a:ext cx="533400" cy="143991"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 50000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="C00000"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" b="1"/>
+            <a:t>必須</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>79829</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>17</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>129477</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="8" name="四角形: 角を丸くする 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{804D9584-81BE-418D-9AB3-A7CFABF582B6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4000500" y="4247969"/>
+          <a:ext cx="533400" cy="141088"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 50000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="C00000"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" b="1"/>
+            <a:t>必須</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>248817</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>38879</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>248817</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>202165</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="9" name="四角形: 角を丸くする 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D3C4C7B-2EAD-4EBF-A89E-B00A4C799D55}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2115717" y="10729739"/>
+          <a:ext cx="533400" cy="163286"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 50000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="C00000"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" b="1"/>
+            <a:t>必須</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>214045</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>214044</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>143991</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="10" name="四角形: 角を丸くする 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1FE33FA8-D363-4251-93AE-518169C898D3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2080945" y="14447520"/>
+          <a:ext cx="533399" cy="143991"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 50000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="C00000"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" b="1"/>
+            <a:t>必須</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>136988</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>342472</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>136988</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>58373</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="11" name="四角形: 角を丸くする 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F77353EC-73CC-4C3E-A224-DE908BF4863F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="403688" y="18119932"/>
+          <a:ext cx="533400" cy="142621"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 50000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="C00000"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" b="1"/>
+            <a:t>必須</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>27215</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>45358</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>18</xdr:col>
+      <xdr:colOff>25023</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>189349</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="12" name="四角形: 角を丸くする 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96D5B1A1-95FB-417C-8B50-8847357F48DF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4294415" y="19621138"/>
+          <a:ext cx="531208" cy="143991"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 50000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="002060"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" b="1"/>
+            <a:t>任意</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>196920</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>34247</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>196920</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>178238</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="13" name="四角形: 角を丸くする 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36FF1B2B-D6E2-4FC9-954F-67DCD2A1C5D5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1530420" y="20661587"/>
+          <a:ext cx="533400" cy="143991"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 50000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="C00000"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" b="1"/>
+            <a:t>必須</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>173790</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>40523</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>173790</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>184514</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="14" name="四角形: 角を丸くする 13">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F5CA73C-FE47-4950-BC8C-FB3590B657CD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1507290" y="21582263"/>
+          <a:ext cx="533400" cy="143991"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 50000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="C00000"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" b="1"/>
+            <a:t>必須</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>252383</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>33975</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>252383</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>177966</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="15" name="四角形: 角を丸くする 14">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C32EAC17-2C2E-4536-9BD9-DC3015909163}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3986183" y="22490115"/>
+          <a:ext cx="533400" cy="143991"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 50000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="C00000"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" b="1"/>
+            <a:t>必須</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>48535</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>111630</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>48536</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>255621</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="16" name="四角形: 角を丸くする 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A777AA8-D9A4-416B-8396-D087D053AA8F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2715535" y="30187770"/>
+          <a:ext cx="533401" cy="143991"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 50000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="C00000"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" b="1"/>
+            <a:t>必須</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>165019</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>53389</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>165020</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>197380</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="17" name="四角形: 角を丸くする 16">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E1F1A06-2901-403B-BE64-DB931C9D2913}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2031919" y="31539229"/>
+          <a:ext cx="533401" cy="143991"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 50000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="C00000"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" b="1"/>
+            <a:t>必須</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>30</xdr:col>
+      <xdr:colOff>236669</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>180050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>249746</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>53340</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="3" name="直線コネクタ 2">
+        <xdr:cNvPr id="18" name="直線コネクタ 17">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EABA1665-FC85-499A-AACC-69686801151A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E81001E-EC97-405E-AF4C-5FBCDD437743}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm flipV="1">
-          <a:off x="20484087" y="2068830"/>
-[...717 lines deleted...]
-          <a:ext cx="1734469" cy="692743"/>
+          <a:off x="8304904" y="2099991"/>
+          <a:ext cx="1357783" cy="530702"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="28575">
           <a:solidFill>
             <a:schemeClr val="accent2">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>30</xdr:col>
-      <xdr:colOff>251176</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>11907</xdr:rowOff>
+      <xdr:colOff>239059</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>37353</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>32</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>43112</xdr:rowOff>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>252136</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>269231</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="19" name="直線コネクタ 18">
+        <xdr:cNvPr id="24" name="直線コネクタ 23">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2F2558B-C92F-4709-A99F-E7D1A59FFB87}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{182EAEFA-B722-4E28-B399-4968A30F259C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm flipV="1">
-          <a:off x="20063176" y="21271707"/>
-          <a:ext cx="1319655" cy="1402805"/>
+          <a:off x="8307294" y="12610353"/>
+          <a:ext cx="1357783" cy="530702"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="28575">
           <a:solidFill>
             <a:schemeClr val="accent2">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <xdr:oneCellAnchor>
-[...238 lines deleted...]
-  </xdr:oneCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>31</xdr:col>
-      <xdr:colOff>5953</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>5953</xdr:rowOff>
+      <xdr:colOff>1</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>343647</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>32</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>244078</xdr:rowOff>
+      <xdr:col>36</xdr:col>
+      <xdr:colOff>13078</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>216937</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="25" name="直線コネクタ 24">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F4F7F71-ECC3-4670-89B2-CCC83A938D64}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1ECA6EC-29AD-48E2-9FC3-0C9E55D80708}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm flipV="1">
-          <a:off x="20478353" y="12807553"/>
-          <a:ext cx="904478" cy="454025"/>
+          <a:off x="8337177" y="15434235"/>
+          <a:ext cx="1357783" cy="530702"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln w="28575">
+          <a:solidFill>
+            <a:schemeClr val="accent2">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>97971</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>36</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>8988</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="26" name="直線コネクタ 25">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56221E98-C256-4C63-9379-03E9204BA8E3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="8267700" y="19997057"/>
+          <a:ext cx="1333500" cy="145060"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="28575">
           <a:solidFill>
             <a:schemeClr val="accent2">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>30</xdr:col>
-      <xdr:colOff>251584</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>16566</xdr:rowOff>
+      <xdr:colOff>261257</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>141514</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>33</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>12942</xdr:rowOff>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>261257</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>52531</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="26" name="直線コネクタ 25">
+        <xdr:cNvPr id="29" name="直線コネクタ 28">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{202FD03D-AA99-4403-AF3A-573AC1783C5E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{304FED66-F1C6-492D-8888-BFE214A8D70C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm flipV="1">
-          <a:off x="20063584" y="13732566"/>
-          <a:ext cx="1737898" cy="453576"/>
+          <a:off x="8262257" y="21134614"/>
+          <a:ext cx="1333500" cy="145060"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="28575">
           <a:solidFill>
             <a:schemeClr val="accent2">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <xdr:oneCellAnchor>
+  <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>240197</xdr:rowOff>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>5443</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>136071</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="761514" cy="708011"/>
-[...2 lines deleted...]
-        <xdr:cNvPr id="27" name="グラフィックス 26" descr="バッジ 8 枠線">
+    <xdr:to>
+      <xdr:col>36</xdr:col>
+      <xdr:colOff>5443</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>52531</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="30" name="直線コネクタ 29">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{059A6AAC-3923-4622-ABBE-0E95B327479D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1AAC82DB-3E70-43D6-8D23-FE5FD80FF686}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvPicPr>
-[...4 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15">
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="8273143" y="22299385"/>
+          <a:ext cx="1333500" cy="145060"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln w="28575">
+          <a:solidFill>
+            <a:schemeClr val="accent2">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>30</xdr:col>
+      <xdr:colOff>261257</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>195943</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>261257</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>112403</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="31" name="直線コネクタ 30">
           <a:extLst>
-            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-[...3 lines deleted...]
-              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId16"/>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{081DDFA5-3231-4066-B8E7-5274D89084FF}"/>
             </a:ext>
           </a:extLst>
-        </a:blip>
-[...3 lines deleted...]
-      </xdr:blipFill>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="8262257" y="24579943"/>
+          <a:ext cx="1333500" cy="145060"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln w="28575">
+          <a:solidFill>
+            <a:schemeClr val="accent2">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>119743</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>36</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>264803</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="32" name="直線コネクタ 31">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05DFACC1-AD67-4C0D-ABBA-4443C6EE07BD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="8267700" y="31002514"/>
+          <a:ext cx="1333500" cy="145060"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln w="28575">
+          <a:solidFill>
+            <a:schemeClr val="accent2">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>30</xdr:col>
+      <xdr:colOff>261257</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>141515</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>261257</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>96075</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="33" name="直線コネクタ 32">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E789CDB7-F5CB-47F4-9E22-A2CAAA42A6D0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="8262257" y="32825872"/>
+          <a:ext cx="1333500" cy="145060"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln w="28575">
+          <a:solidFill>
+            <a:schemeClr val="accent2">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>30</xdr:col>
+      <xdr:colOff>261256</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>101600</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>36</xdr:col>
+      <xdr:colOff>5819</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>395805</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="34" name="直線コネクタ 33">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CFE01AD-2BEB-45A9-B993-E8F5AD4FED71}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="8316685" y="17714686"/>
+          <a:ext cx="1355648" cy="526433"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln w="28575">
+          <a:solidFill>
+            <a:schemeClr val="accent2">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>43544</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>36</xdr:col>
+      <xdr:colOff>13077</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>69234</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="35" name="直線コネクタ 34">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46A19B2B-220F-44F7-BABA-B7D6C5165F97}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="8323943" y="7380515"/>
+          <a:ext cx="1355648" cy="526433"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln w="28575">
+          <a:solidFill>
+            <a:schemeClr val="accent2">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>123371</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>36</xdr:col>
+      <xdr:colOff>152401</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>7256</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="37" name="テキスト ボックス 36">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{445E6A47-4E52-230E-0371-7DFAF7708E39}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="18744097"/>
-          <a:ext cx="761514" cy="708011"/>
+          <a:off x="9525000" y="1348014"/>
+          <a:ext cx="424544" cy="537028"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
       </xdr:spPr>
-    </xdr:pic>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2400" b="1">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>①</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
     <xdr:clientData/>
-  </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>36286</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>7257</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>188687</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>159656</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="38" name="テキスト ボックス 37">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16514367-8E11-46BE-B1BF-52A23BE7B53F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="36286" y="4078514"/>
+          <a:ext cx="420915" cy="544285"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2400" b="1">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>②</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>34</xdr:col>
+      <xdr:colOff>203199</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>166914</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>36</xdr:col>
+      <xdr:colOff>87086</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>29027</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="39" name="テキスト ボックス 38">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B991C94-0961-4790-94EC-D274EE088E0C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9332685" y="5464628"/>
+          <a:ext cx="420915" cy="544285"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2400" b="1">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>③</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>34</xdr:col>
+      <xdr:colOff>232229</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>29028</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>36</xdr:col>
+      <xdr:colOff>116116</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>341084</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="40" name="テキスト ボックス 39">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E874C3C4-0480-475F-ADEC-E07FA6ECD6A0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9361715" y="10747828"/>
+          <a:ext cx="420915" cy="544285"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2400" b="1">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>④</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>34</xdr:col>
+      <xdr:colOff>210457</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>145142</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>36</xdr:col>
+      <xdr:colOff>94344</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>87085</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="41" name="テキスト ボックス 40">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{965DA344-72B9-4EA7-BE29-A74E11FC1001}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9339943" y="14448971"/>
+          <a:ext cx="420915" cy="544285"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2400" b="1">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>⑤</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>34</xdr:col>
+      <xdr:colOff>246743</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>101601</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>36</xdr:col>
+      <xdr:colOff>130630</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>181429</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="42" name="テキスト ボックス 41">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DB20979-A771-475B-9F8C-263E8FF7C5E4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9376229" y="19304001"/>
+          <a:ext cx="420915" cy="544285"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2400" b="1">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>⑥</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>34</xdr:col>
+      <xdr:colOff>261257</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>87085</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>36</xdr:col>
+      <xdr:colOff>145144</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>137885</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="43" name="テキスト ボックス 42">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EA87B8E-17BA-41C8-9CBD-EEAEBA8F53EB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9390743" y="20588514"/>
+          <a:ext cx="420915" cy="544285"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2400" b="1">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>⑦</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>36</xdr:col>
+      <xdr:colOff>152401</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>65313</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="44" name="テキスト ボックス 43">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0924B0EC-15AF-4F07-95FD-3D531795BB15}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9398000" y="21713371"/>
+          <a:ext cx="420915" cy="544285"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2400" b="1">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>⑧</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>36</xdr:col>
+      <xdr:colOff>152401</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>304800</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="45" name="テキスト ボックス 44">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C1A1EFD-047A-4D99-BA17-E73D425B9FA3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9398000" y="23143029"/>
+          <a:ext cx="420915" cy="544285"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2400" b="1">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>⑨</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>36</xdr:col>
+      <xdr:colOff>152401</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>159656</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="46" name="テキスト ボックス 45">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD2EE2AE-32A4-4625-9B2A-39DE5182CE1A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9398000" y="30349371"/>
+          <a:ext cx="420915" cy="544285"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2400" b="1">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>⑩</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>36</xdr:col>
+      <xdr:colOff>152401</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>130628</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="47" name="テキスト ボックス 46">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5FD888C-C5CF-4EBE-BC2D-3E197BD738C3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9398000" y="32207200"/>
+          <a:ext cx="420915" cy="544285"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2400" b="1">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>⑪</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>43543</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>152401</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>7257</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="49" name="テキスト ボックス 48">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99257E28-D3E2-4BA2-AECF-04144C959283}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="32250743"/>
+          <a:ext cx="420915" cy="544285"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2400" b="1">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>⑪</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>159658</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>152401</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>79828</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="50" name="テキスト ボックス 49">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3571CCEF-8BA2-4AE0-8611-40C24BD566C2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="30509029"/>
+          <a:ext cx="420915" cy="544285"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2400" b="1">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>⑩</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>152401</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>304800</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="51" name="テキスト ボックス 50">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C548E65A-8715-4E52-9657-B0CA7BD00B4A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="23143029"/>
+          <a:ext cx="420915" cy="544285"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2400" b="1">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>⑨</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>152401</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>65313</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="52" name="テキスト ボックス 51">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE6E8156-5885-48B9-9286-B6426B22F9B7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="21713371"/>
+          <a:ext cx="420915" cy="544285"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2400" b="1">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>⑧</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>152401</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>58056</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="53" name="テキスト ボックス 52">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A47A3D6-4266-46E5-B6FD-56817D88B876}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="20748171"/>
+          <a:ext cx="420915" cy="544285"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2400" b="1">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>⑦</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="736664" cy="692165"/>
-[...2 lines deleted...]
-        <xdr:cNvPr id="28" name="グラフィックス 27" descr="バッジ 9 枠線">
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>152401</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>72571</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="54" name="テキスト ボックス 53">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87FC8B9E-2ED4-4969-9AAC-7FEE8C73A007}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBBE6590-B262-44A2-B03C-2F7D8A6DF972}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvPicPr>
-[...17 lines deleted...]
-      </xdr:blipFill>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="19888200"/>
-[...147 lines deleted...]
-          <a:ext cx="1028699" cy="363114"/>
+          <a:off x="0" y="19666857"/>
+          <a:ext cx="420915" cy="544285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:extLst>
-[...1 lines deleted...]
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2400" b="1">
               <a:solidFill>
-                <a:srgbClr val="FFFFFF"/>
+                <a:srgbClr val="FF0000"/>
               </a:solidFill>
-            </a14:hiddenFill>
-[...1 lines deleted...]
-        </a:extLst>
+            </a:rPr>
+            <a:t>⑥</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>21772</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>152401</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>145143</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="55" name="テキスト ボックス 54">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB87F564-4ACD-42EF-BD81-A2EC6F1CEAEB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="14507029"/>
+          <a:ext cx="420915" cy="544285"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
       </xdr:spPr>
-    </xdr:pic>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2400" b="1">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>⑤</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>14514</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>152401</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>326570</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="56" name="テキスト ボックス 55">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B59554A5-AAD3-495A-B65A-93A35477DFA2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="10733314"/>
+          <a:ext cx="420915" cy="544285"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2400" b="1">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>④</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>152401</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>181428</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="57" name="テキスト ボックス 56">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{310237D1-1E09-4055-A508-3D03A8D989B9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="5798457"/>
+          <a:ext cx="420915" cy="544285"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2400" b="1">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>③</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>152401</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>116113</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="58" name="テキスト ボックス 57">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61C8F2B1-F17D-49E8-A8A0-DDFF740FF963}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="1494971"/>
+          <a:ext cx="420915" cy="544285"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2400" b="1">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>①</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>3809</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>168911</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>240030</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>15241</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="59" name="テキスト ボックス 58">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B4832C3-9001-FF31-AC0E-998747AE7264}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1337309" y="5952491"/>
+          <a:ext cx="236221" cy="212090"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>✓</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>175054</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>143545</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>217033</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="60" name="テキスト ボックス 59">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6BAC56F5-22A7-4B0F-BC3F-52029E47F85C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2316892" y="16969946"/>
+          <a:ext cx="236221" cy="217033"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>✓</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>185351</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>20595</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>153842</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>11087</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="61" name="テキスト ボックス 60">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53919E2D-7DF2-4B42-8510-0F43B56F7465}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2327189" y="17217081"/>
+          <a:ext cx="236221" cy="217033"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>✓</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>252284</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>15446</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>220775</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>5938</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="62" name="テキスト ボックス 61">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F693EC94-7A20-4254-A7BA-1EBD4542D029}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1323203" y="19225054"/>
+          <a:ext cx="236221" cy="217033"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>✓</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>8</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>80</xdr:row>
+          <xdr:rowOff>228600</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>8</xdr:col>
+          <xdr:colOff>243840</xdr:colOff>
+          <xdr:row>81</xdr:row>
+          <xdr:rowOff>220980</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="9228" name="Check Box 12" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s9228"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000C240000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>14</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>80</xdr:row>
+          <xdr:rowOff>228600</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>14</xdr:col>
+          <xdr:colOff>243840</xdr:colOff>
+          <xdr:row>81</xdr:row>
+          <xdr:rowOff>220980</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="9229" name="Check Box 13" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s9229"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000D240000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>8860</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>203791</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>243165</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>194284</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="19" name="テキスト ボックス 18">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{370F5980-B0B6-4692-B087-E7A9DBAD0801}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2135372" y="19067721"/>
+          <a:ext cx="234305" cy="220865"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>✓</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>23</xdr:col>
       <xdr:colOff>134681</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>55712</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
-      <xdr:colOff>88265</xdr:colOff>
+      <xdr:colOff>92075</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>69340</xdr:rowOff>
+      <xdr:rowOff>56005</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="図 2">
+        <xdr:cNvPr id="2" name="図 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7186ED28-68FD-67DD-83F3-77EEB3C39915}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{290269F3-4CCB-41A6-B899-2E8899FEB6D2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6230681" y="295908"/>
-          <a:ext cx="1278801" cy="494019"/>
+          <a:off x="6268781" y="291932"/>
+          <a:ext cx="1294704" cy="476543"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>181433</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>25232</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>181433</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>169223</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="四角形: 角を丸くする 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F19A9767-38BC-47D6-803E-0D5B46E55AE1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3381833" y="5793572"/>
+          <a:ext cx="533400" cy="143991"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 50000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="C00000"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" b="1"/>
+            <a:t>必須</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>5</xdr:col>
+          <xdr:colOff>30480</xdr:colOff>
+          <xdr:row>45</xdr:row>
+          <xdr:rowOff>220980</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>5</xdr:col>
+          <xdr:colOff>243840</xdr:colOff>
+          <xdr:row>47</xdr:row>
+          <xdr:rowOff>22860</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="5121" name="Check Box 1" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s5121"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000001140000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>30480</xdr:colOff>
+          <xdr:row>45</xdr:row>
+          <xdr:rowOff>220980</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>243840</xdr:colOff>
+          <xdr:row>47</xdr:row>
+          <xdr:rowOff>22860</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="5122" name="Check Box 2" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s5122"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002140000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>175724</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>170815</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>20</xdr:col>
+      <xdr:colOff>61088</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>172649</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="四角形: 角を丸くする 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1C9BCEA-C8FE-4DE2-94EF-92871BE8C8E9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2576024" y="6304915"/>
+          <a:ext cx="2819064" cy="184714"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 50000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="FF0000"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900" b="1" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-ea"/>
+              <a:ea typeface="+mn-ea"/>
+            </a:rPr>
+            <a:t>電子契約を希望する</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900" b="1" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>場合　必須</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>145948</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>159131</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>164684</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>160893</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="5" name="四角形: 角を丸くする 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81482021-B24D-4F2D-A043-4D52E95BD372}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1479448" y="8906891"/>
+          <a:ext cx="2419036" cy="184642"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 50000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="FF0000"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900" b="1" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-ea"/>
+              <a:ea typeface="+mn-ea"/>
+            </a:rPr>
+            <a:t>紙契約を希望する</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900" b="1" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>場合　必須</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>5</xdr:col>
+          <xdr:colOff>7620</xdr:colOff>
+          <xdr:row>27</xdr:row>
+          <xdr:rowOff>175260</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>5</xdr:col>
+          <xdr:colOff>228600</xdr:colOff>
+          <xdr:row>29</xdr:row>
+          <xdr:rowOff>7620</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="5123" name="Check Box 3" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s5123"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000003140000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>9</xdr:col>
+          <xdr:colOff>175260</xdr:colOff>
+          <xdr:row>27</xdr:row>
+          <xdr:rowOff>175260</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>10</xdr:col>
+          <xdr:colOff>129540</xdr:colOff>
+          <xdr:row>29</xdr:row>
+          <xdr:rowOff>7620</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="5124" name="Check Box 4" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s5124"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000004140000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>28575</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="234315" cy="209550"/>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="6" name="Check Box 5" hidden="1">
+          <a:extLst>
+            <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+              <a14:compatExt xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" spid="_x0000_s1029"/>
+            </a:ext>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2142D07-0601-4442-8FFF-507C10E7C776}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="4295775" y="6008370"/>
+          <a:ext cx="234315" cy="209550"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>8</xdr:col>
+          <xdr:colOff>198120</xdr:colOff>
+          <xdr:row>72</xdr:row>
+          <xdr:rowOff>213360</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>9</xdr:col>
+          <xdr:colOff>213360</xdr:colOff>
+          <xdr:row>74</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="5125" name="Check Box 5" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s5125"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000005140000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>14</xdr:col>
+          <xdr:colOff>175260</xdr:colOff>
+          <xdr:row>72</xdr:row>
+          <xdr:rowOff>228600</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>15</xdr:col>
+          <xdr:colOff>198120</xdr:colOff>
+          <xdr:row>74</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="5126" name="Check Box 6" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s5126"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000006140000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>14</xdr:col>
+          <xdr:colOff>175260</xdr:colOff>
+          <xdr:row>74</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>15</xdr:col>
+          <xdr:colOff>213360</xdr:colOff>
+          <xdr:row>75</xdr:row>
+          <xdr:rowOff>22860</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="5127" name="Check Box 7" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s5127"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000007140000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>19</xdr:col>
+          <xdr:colOff>205740</xdr:colOff>
+          <xdr:row>72</xdr:row>
+          <xdr:rowOff>205740</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>20</xdr:col>
+          <xdr:colOff>251460</xdr:colOff>
+          <xdr:row>74</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="5128" name="Check Box 8" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s5128"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000008140000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>8</xdr:col>
+          <xdr:colOff>190500</xdr:colOff>
+          <xdr:row>73</xdr:row>
+          <xdr:rowOff>220980</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>9</xdr:col>
+          <xdr:colOff>213360</xdr:colOff>
+          <xdr:row>75</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="5129" name="Check Box 9" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s5129"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000009140000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>5</xdr:col>
+          <xdr:colOff>0</xdr:colOff>
+          <xdr:row>84</xdr:row>
+          <xdr:rowOff>228600</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>6</xdr:col>
+          <xdr:colOff>15240</xdr:colOff>
+          <xdr:row>86</xdr:row>
+          <xdr:rowOff>15240</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="5130" name="Check Box 10" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s5130"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000A140000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>21771</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>43543</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>21771</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>187534</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7" name="四角形: 角を丸くする 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36158CC5-80CB-47DB-A9F9-74F836C6D80B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1095828" y="1066800"/>
+          <a:ext cx="537029" cy="143991"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 50000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="C00000"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" b="1"/>
+            <a:t>必須</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>79829</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>17</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>129477</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="8" name="四角形: 角を丸くする 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25D2ED1B-F697-4BD3-A784-B56398FE211A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4027714" y="4267200"/>
+          <a:ext cx="537029" cy="143991"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 50000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="C00000"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" b="1"/>
+            <a:t>必須</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>248817</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>38879</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>248817</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>202165</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="9" name="四角形: 角を丸くする 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3613BE2A-F819-48A6-97A0-232B1FB54B94}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2126603" y="10726318"/>
+          <a:ext cx="536510" cy="163286"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 50000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="C00000"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" b="1"/>
+            <a:t>必須</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>214045</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>214044</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>143991</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="10" name="四角形: 角を丸くする 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4967D9BC-F6CB-4946-AD4A-0BC52A81005E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2071955" y="14469438"/>
+          <a:ext cx="530831" cy="143991"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 50000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="C00000"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" b="1"/>
+            <a:t>必須</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>136988</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>71762</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>136988</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>218795</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="11" name="四角形: 角を丸くする 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21F6853C-2D82-4DDF-AA40-0E295A0795DA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="407699" y="18670578"/>
+          <a:ext cx="541421" cy="147033"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 50000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="C00000"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" b="1"/>
+            <a:t>必須</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>27215</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>45358</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>18</xdr:col>
+      <xdr:colOff>25023</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>189349</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="12" name="四角形: 角を丸くする 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{483F4EBA-2ED1-418A-B8FB-B6273DE791A5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4308929" y="19612429"/>
+          <a:ext cx="533023" cy="143991"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 50000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="002060"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" b="1"/>
+            <a:t>任意</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>196920</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>34247</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>196920</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>178238</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="13" name="四角形: 角を丸くする 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86FA5477-1733-494B-B521-0A222FCEE54B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1523999" y="20728112"/>
+          <a:ext cx="530831" cy="143991"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 50000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="C00000"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" b="1"/>
+            <a:t>必須</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>173790</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>40523</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>173790</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>184514</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="14" name="四角形: 角を丸くする 13">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA5B4AA5-85C6-4730-8652-6C59C0098157}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1508503" y="21590077"/>
+          <a:ext cx="533886" cy="143991"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 50000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="C00000"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" b="1"/>
+            <a:t>必須</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>252383</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>33975</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>252383</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>177966</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="15" name="四角形: 角を丸くする 14">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90418612-7C1F-4011-80BF-AC8E9F57527B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3989580" y="22495988"/>
+          <a:ext cx="533886" cy="143991"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 50000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="C00000"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" b="1"/>
+            <a:t>必須</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>48535</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>111630</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>48536</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>255621</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="16" name="四角形: 角を丸くする 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A4D2DA6-1B4A-4573-A28D-68F8D13C25CA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2717962" y="30193643"/>
+          <a:ext cx="533886" cy="143991"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 50000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="C00000"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" b="1"/>
+            <a:t>必須</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>165019</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>53389</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>165020</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>197380</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="17" name="四角形: 角を丸くする 16">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B49F2E2-C6BF-468E-9B44-D832149EB55D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2033618" y="31547771"/>
+          <a:ext cx="533886" cy="143991"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 50000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="C00000"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700" b="1"/>
+            <a:t>必須</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>8</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>80</xdr:row>
+          <xdr:rowOff>228600</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>8</xdr:col>
+          <xdr:colOff>243840</xdr:colOff>
+          <xdr:row>81</xdr:row>
+          <xdr:rowOff>220980</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="5131" name="Check Box 11" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s5131"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000B140000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>14</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>80</xdr:row>
+          <xdr:rowOff>228600</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>14</xdr:col>
+          <xdr:colOff>243840</xdr:colOff>
+          <xdr:row>81</xdr:row>
+          <xdr:rowOff>220980</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="5132" name="Check Box 12" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s5132"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000C140000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -7350,7124 +13589,11640 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ninsyo@XXX.co.jp" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ninsyo@XXX.co.jp" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ninsyo@XXX.co.jp" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ninsyo@XXX.co.jp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ninsyo@XXX.co.jp" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{141CB081-058C-43A0-95E3-BCA517B5B800}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BB0B2881-ECE6-44BC-97F2-F787F279B478}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:BA104"/>
+  <dimension ref="A1:BD148"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="AJ7" sqref="AJ7"/>
+    <sheetView showGridLines="0" showWhiteSpace="0" topLeftCell="A69" zoomScale="106" zoomScaleNormal="106" zoomScaleSheetLayoutView="52" zoomScalePageLayoutView="29" workbookViewId="0">
+      <selection activeCell="AH85" sqref="AH85"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
-[...4078 lines deleted...]
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="60" width="3.5" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:33" ht="18.5" thickBot="1" x14ac:dyDescent="0.45">
-[...8 lines deleted...]
-      <c r="B2" s="216" t="s">
+    <row r="1" spans="2:56" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="54"/>
+      <c r="AB1" s="579">
+        <v>20260601</v>
+      </c>
+      <c r="AC1" s="580"/>
+      <c r="AD1" s="580"/>
+    </row>
+    <row r="2" spans="2:56" ht="18.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B2" s="581" t="s">
+        <v>158</v>
+      </c>
+      <c r="C2" s="582"/>
+      <c r="D2" s="582"/>
+      <c r="E2" s="582"/>
+      <c r="F2" s="582"/>
+      <c r="G2" s="582"/>
+      <c r="H2" s="582"/>
+      <c r="I2" s="582"/>
+      <c r="J2" s="582"/>
+      <c r="K2" s="582"/>
+      <c r="L2" s="582"/>
+      <c r="M2" s="583"/>
+    </row>
+    <row r="3" spans="2:56" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B3" s="584"/>
+      <c r="C3" s="585"/>
+      <c r="D3" s="585"/>
+      <c r="E3" s="585"/>
+      <c r="F3" s="585"/>
+      <c r="G3" s="585"/>
+      <c r="H3" s="585"/>
+      <c r="I3" s="585"/>
+      <c r="J3" s="585"/>
+      <c r="K3" s="585"/>
+      <c r="L3" s="585"/>
+      <c r="M3" s="586"/>
+    </row>
+    <row r="4" spans="2:56" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B4" s="53" t="s">
+        <v>148</v>
+      </c>
+      <c r="X4" s="46"/>
+    </row>
+    <row r="5" spans="2:56" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B5" s="53"/>
+      <c r="U5" s="51"/>
+      <c r="V5" s="52" t="s">
+        <v>129</v>
+      </c>
+      <c r="W5" s="587"/>
+      <c r="X5" s="587"/>
+      <c r="Y5" s="51" t="s">
+        <v>51</v>
+      </c>
+      <c r="Z5" s="66"/>
+      <c r="AA5" s="51" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB5" s="66"/>
+      <c r="AC5" s="51" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="6" spans="2:56" ht="18.600000000000001" thickTop="1" x14ac:dyDescent="0.45">
+      <c r="B6" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="C6" s="49" t="s">
+        <v>125</v>
+      </c>
+      <c r="AE6" s="77"/>
+      <c r="AF6" s="50"/>
+      <c r="AG6" s="49"/>
+    </row>
+    <row r="7" spans="2:56" x14ac:dyDescent="0.45">
+      <c r="D7" s="48" t="s">
+        <v>124</v>
+      </c>
+      <c r="E7" s="174" t="s">
+        <v>209</v>
+      </c>
+      <c r="F7" s="46" t="s">
+        <v>153</v>
+      </c>
+      <c r="I7" s="65"/>
+      <c r="J7" s="67"/>
+      <c r="K7" s="46" t="s">
+        <v>157</v>
+      </c>
+      <c r="O7" s="67"/>
+      <c r="P7" s="46" t="s">
+        <v>154</v>
+      </c>
+      <c r="S7" s="46"/>
+      <c r="Y7" s="44"/>
+      <c r="AE7" s="78"/>
+    </row>
+    <row r="8" spans="2:56" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="D8" s="48"/>
+      <c r="F8" s="46"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="46"/>
+      <c r="N8" s="47"/>
+      <c r="O8" s="46"/>
+      <c r="S8" s="45"/>
+      <c r="T8" s="46"/>
+      <c r="X8" s="47"/>
+      <c r="Y8" s="46"/>
+      <c r="AE8" s="78"/>
+      <c r="AF8" s="44"/>
+    </row>
+    <row r="9" spans="2:56" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.45">
+      <c r="B9" s="588" t="s">
+        <v>123</v>
+      </c>
+      <c r="C9" s="588" t="s">
+        <v>122</v>
+      </c>
+      <c r="D9" s="465" t="s">
+        <v>80</v>
+      </c>
+      <c r="E9" s="466"/>
+      <c r="F9" s="591" t="s">
+        <v>121</v>
+      </c>
+      <c r="G9" s="591"/>
+      <c r="H9" s="591"/>
+      <c r="I9" s="591"/>
+      <c r="J9" s="591"/>
+      <c r="K9" s="591"/>
+      <c r="L9" s="591"/>
+      <c r="M9" s="591"/>
+      <c r="N9" s="591"/>
+      <c r="O9" s="591"/>
+      <c r="P9" s="591"/>
+      <c r="Q9" s="591"/>
+      <c r="R9" s="591"/>
+      <c r="S9" s="591"/>
+      <c r="T9" s="591"/>
+      <c r="U9" s="591"/>
+      <c r="V9" s="591"/>
+      <c r="W9" s="591"/>
+      <c r="X9" s="591"/>
+      <c r="Y9" s="591"/>
+      <c r="Z9" s="591"/>
+      <c r="AA9" s="591"/>
+      <c r="AB9" s="591"/>
+      <c r="AC9" s="592"/>
+      <c r="AE9" s="78"/>
+      <c r="AF9" s="44"/>
+      <c r="AK9" s="235" t="s">
+        <v>156</v>
+      </c>
+      <c r="AL9" s="283"/>
+      <c r="AM9" s="283"/>
+      <c r="AN9" s="283"/>
+      <c r="AO9" s="283"/>
+      <c r="AP9" s="283"/>
+      <c r="AQ9" s="283"/>
+      <c r="AR9" s="283"/>
+      <c r="AS9" s="283"/>
+      <c r="AT9" s="283"/>
+      <c r="AU9" s="283"/>
+      <c r="AV9" s="283"/>
+      <c r="AW9" s="283"/>
+      <c r="AX9" s="283"/>
+      <c r="AY9" s="283"/>
+      <c r="AZ9" s="283"/>
+      <c r="BA9" s="283"/>
+      <c r="BB9" s="283"/>
+      <c r="BC9" s="283"/>
+      <c r="BD9" s="284"/>
+    </row>
+    <row r="10" spans="2:56" x14ac:dyDescent="0.45">
+      <c r="B10" s="589"/>
+      <c r="C10" s="589"/>
+      <c r="D10" s="593" t="s">
+        <v>120</v>
+      </c>
+      <c r="E10" s="594"/>
+      <c r="F10" s="594"/>
+      <c r="G10" s="594"/>
+      <c r="H10" s="594"/>
+      <c r="I10" s="594"/>
+      <c r="J10" s="594"/>
+      <c r="K10" s="594"/>
+      <c r="L10" s="594"/>
+      <c r="M10" s="594"/>
+      <c r="N10" s="594"/>
+      <c r="O10" s="594"/>
+      <c r="P10" s="594"/>
+      <c r="Q10" s="594"/>
+      <c r="R10" s="594"/>
+      <c r="S10" s="594"/>
+      <c r="T10" s="594"/>
+      <c r="U10" s="594"/>
+      <c r="V10" s="594"/>
+      <c r="W10" s="594"/>
+      <c r="X10" s="594"/>
+      <c r="Y10" s="594"/>
+      <c r="Z10" s="594"/>
+      <c r="AA10" s="594"/>
+      <c r="AB10" s="594"/>
+      <c r="AC10" s="595"/>
+      <c r="AE10" s="78"/>
+      <c r="AF10" s="44"/>
+      <c r="AK10" s="285"/>
+      <c r="AL10" s="213"/>
+      <c r="AM10" s="213"/>
+      <c r="AN10" s="213"/>
+      <c r="AO10" s="213"/>
+      <c r="AP10" s="213"/>
+      <c r="AQ10" s="213"/>
+      <c r="AR10" s="213"/>
+      <c r="AS10" s="213"/>
+      <c r="AT10" s="213"/>
+      <c r="AU10" s="213"/>
+      <c r="AV10" s="213"/>
+      <c r="AW10" s="213"/>
+      <c r="AX10" s="213"/>
+      <c r="AY10" s="213"/>
+      <c r="AZ10" s="213"/>
+      <c r="BA10" s="213"/>
+      <c r="BB10" s="213"/>
+      <c r="BC10" s="213"/>
+      <c r="BD10" s="286"/>
+    </row>
+    <row r="11" spans="2:56" x14ac:dyDescent="0.45">
+      <c r="B11" s="589"/>
+      <c r="C11" s="590"/>
+      <c r="D11" s="596"/>
+      <c r="E11" s="597"/>
+      <c r="F11" s="597"/>
+      <c r="G11" s="597"/>
+      <c r="H11" s="597"/>
+      <c r="I11" s="597"/>
+      <c r="J11" s="597"/>
+      <c r="K11" s="597"/>
+      <c r="L11" s="597"/>
+      <c r="M11" s="597"/>
+      <c r="N11" s="597"/>
+      <c r="O11" s="597"/>
+      <c r="P11" s="597"/>
+      <c r="Q11" s="597"/>
+      <c r="R11" s="597"/>
+      <c r="S11" s="597"/>
+      <c r="T11" s="597"/>
+      <c r="U11" s="597"/>
+      <c r="V11" s="597"/>
+      <c r="W11" s="597"/>
+      <c r="X11" s="597"/>
+      <c r="Y11" s="597"/>
+      <c r="Z11" s="597"/>
+      <c r="AA11" s="597"/>
+      <c r="AB11" s="597"/>
+      <c r="AC11" s="598"/>
+      <c r="AE11" s="78"/>
+      <c r="AF11" s="44"/>
+      <c r="AK11" s="285"/>
+      <c r="AL11" s="213"/>
+      <c r="AM11" s="213"/>
+      <c r="AN11" s="213"/>
+      <c r="AO11" s="213"/>
+      <c r="AP11" s="213"/>
+      <c r="AQ11" s="213"/>
+      <c r="AR11" s="213"/>
+      <c r="AS11" s="213"/>
+      <c r="AT11" s="213"/>
+      <c r="AU11" s="213"/>
+      <c r="AV11" s="213"/>
+      <c r="AW11" s="213"/>
+      <c r="AX11" s="213"/>
+      <c r="AY11" s="213"/>
+      <c r="AZ11" s="213"/>
+      <c r="BA11" s="213"/>
+      <c r="BB11" s="213"/>
+      <c r="BC11" s="213"/>
+      <c r="BD11" s="286"/>
+    </row>
+    <row r="12" spans="2:56" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B12" s="589"/>
+      <c r="C12" s="588" t="s">
+        <v>82</v>
+      </c>
+      <c r="D12" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="E12" s="599" t="s">
+        <v>119</v>
+      </c>
+      <c r="F12" s="600"/>
+      <c r="G12" s="23" t="s">
+        <v>30</v>
+      </c>
+      <c r="H12" s="599" t="s">
+        <v>41</v>
+      </c>
+      <c r="I12" s="600"/>
+      <c r="J12" s="276"/>
+      <c r="K12" s="277"/>
+      <c r="L12" s="277"/>
+      <c r="M12" s="277"/>
+      <c r="N12" s="277"/>
+      <c r="O12" s="277"/>
+      <c r="P12" s="277"/>
+      <c r="Q12" s="277"/>
+      <c r="R12" s="277"/>
+      <c r="S12" s="277"/>
+      <c r="T12" s="277"/>
+      <c r="U12" s="277"/>
+      <c r="V12" s="277"/>
+      <c r="W12" s="277"/>
+      <c r="X12" s="277"/>
+      <c r="Y12" s="277"/>
+      <c r="Z12" s="277"/>
+      <c r="AA12" s="277"/>
+      <c r="AB12" s="277"/>
+      <c r="AC12" s="601"/>
+      <c r="AE12" s="78"/>
+      <c r="AK12" s="287"/>
+      <c r="AL12" s="288"/>
+      <c r="AM12" s="288"/>
+      <c r="AN12" s="288"/>
+      <c r="AO12" s="288"/>
+      <c r="AP12" s="288"/>
+      <c r="AQ12" s="288"/>
+      <c r="AR12" s="288"/>
+      <c r="AS12" s="288"/>
+      <c r="AT12" s="288"/>
+      <c r="AU12" s="288"/>
+      <c r="AV12" s="288"/>
+      <c r="AW12" s="288"/>
+      <c r="AX12" s="288"/>
+      <c r="AY12" s="288"/>
+      <c r="AZ12" s="288"/>
+      <c r="BA12" s="288"/>
+      <c r="BB12" s="288"/>
+      <c r="BC12" s="288"/>
+      <c r="BD12" s="289"/>
+    </row>
+    <row r="13" spans="2:56" ht="36.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.45">
+      <c r="B13" s="589"/>
+      <c r="C13" s="590"/>
+      <c r="D13" s="602" t="s">
+        <v>118</v>
+      </c>
+      <c r="E13" s="603"/>
+      <c r="F13" s="603"/>
+      <c r="G13" s="603"/>
+      <c r="H13" s="603"/>
+      <c r="I13" s="603"/>
+      <c r="J13" s="603"/>
+      <c r="K13" s="603"/>
+      <c r="L13" s="603"/>
+      <c r="M13" s="603"/>
+      <c r="N13" s="603"/>
+      <c r="O13" s="603"/>
+      <c r="P13" s="603"/>
+      <c r="Q13" s="603"/>
+      <c r="R13" s="603"/>
+      <c r="S13" s="603"/>
+      <c r="T13" s="603"/>
+      <c r="U13" s="603"/>
+      <c r="V13" s="603"/>
+      <c r="W13" s="603"/>
+      <c r="X13" s="603"/>
+      <c r="Y13" s="603"/>
+      <c r="Z13" s="603"/>
+      <c r="AA13" s="603"/>
+      <c r="AB13" s="603"/>
+      <c r="AC13" s="604"/>
+      <c r="AE13" s="78"/>
+    </row>
+    <row r="14" spans="2:56" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B14" s="589"/>
+      <c r="C14" s="605" t="s">
+        <v>117</v>
+      </c>
+      <c r="D14" s="608" t="s">
+        <v>116</v>
+      </c>
+      <c r="E14" s="609"/>
+      <c r="F14" s="609"/>
+      <c r="G14" s="609"/>
+      <c r="H14" s="605" t="s">
+        <v>115</v>
+      </c>
+      <c r="I14" s="465" t="s">
+        <v>80</v>
+      </c>
+      <c r="J14" s="466"/>
+      <c r="K14" s="610" t="s">
+        <v>114</v>
+      </c>
+      <c r="L14" s="610"/>
+      <c r="M14" s="610"/>
+      <c r="N14" s="610"/>
+      <c r="O14" s="610"/>
+      <c r="P14" s="610"/>
+      <c r="Q14" s="610"/>
+      <c r="R14" s="610"/>
+      <c r="S14" s="610"/>
+      <c r="T14" s="610"/>
+      <c r="U14" s="610"/>
+      <c r="V14" s="610"/>
+      <c r="W14" s="610"/>
+      <c r="X14" s="610"/>
+      <c r="Y14" s="610"/>
+      <c r="Z14" s="610"/>
+      <c r="AA14" s="610"/>
+      <c r="AB14" s="610"/>
+      <c r="AC14" s="611"/>
+      <c r="AE14" s="78"/>
+    </row>
+    <row r="15" spans="2:56" ht="53.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B15" s="589"/>
+      <c r="C15" s="606"/>
+      <c r="D15" s="473"/>
+      <c r="E15" s="474"/>
+      <c r="F15" s="474"/>
+      <c r="G15" s="474"/>
+      <c r="H15" s="606"/>
+      <c r="I15" s="612" t="s">
+        <v>113</v>
+      </c>
+      <c r="J15" s="613"/>
+      <c r="K15" s="613"/>
+      <c r="L15" s="613"/>
+      <c r="M15" s="613"/>
+      <c r="N15" s="613"/>
+      <c r="O15" s="613"/>
+      <c r="P15" s="613"/>
+      <c r="Q15" s="613"/>
+      <c r="R15" s="613"/>
+      <c r="S15" s="613"/>
+      <c r="T15" s="613"/>
+      <c r="U15" s="613"/>
+      <c r="V15" s="613"/>
+      <c r="W15" s="613"/>
+      <c r="X15" s="613"/>
+      <c r="Y15" s="613"/>
+      <c r="Z15" s="613"/>
+      <c r="AA15" s="613"/>
+      <c r="AB15" s="613"/>
+      <c r="AC15" s="614"/>
+      <c r="AE15" s="78"/>
+    </row>
+    <row r="16" spans="2:56" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B16" s="590"/>
+      <c r="C16" s="607"/>
+      <c r="D16" s="476"/>
+      <c r="E16" s="477"/>
+      <c r="F16" s="477"/>
+      <c r="G16" s="477"/>
+      <c r="H16" s="607"/>
+      <c r="I16" s="615"/>
+      <c r="J16" s="616"/>
+      <c r="K16" s="616"/>
+      <c r="L16" s="616"/>
+      <c r="M16" s="616"/>
+      <c r="N16" s="616"/>
+      <c r="O16" s="616"/>
+      <c r="P16" s="616"/>
+      <c r="Q16" s="616"/>
+      <c r="R16" s="616"/>
+      <c r="S16" s="616"/>
+      <c r="T16" s="616"/>
+      <c r="U16" s="616"/>
+      <c r="V16" s="616"/>
+      <c r="W16" s="616"/>
+      <c r="X16" s="616"/>
+      <c r="Y16" s="616"/>
+      <c r="Z16" s="616"/>
+      <c r="AA16" s="616"/>
+      <c r="AB16" s="616"/>
+      <c r="AC16" s="617"/>
+      <c r="AE16" s="78"/>
+    </row>
+    <row r="17" spans="1:56" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="AE17" s="78"/>
+    </row>
+    <row r="18" spans="1:56" ht="7.2" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="AE18" s="78"/>
+    </row>
+    <row r="19" spans="1:56" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B19" s="42" t="s">
+        <v>196</v>
+      </c>
+      <c r="C19" s="41"/>
+      <c r="D19" s="35"/>
+      <c r="E19" s="35"/>
+      <c r="F19" s="35"/>
+      <c r="G19" s="35"/>
+      <c r="H19" s="35"/>
+      <c r="I19" s="35"/>
+      <c r="J19" s="35"/>
+      <c r="K19" s="35"/>
+      <c r="L19" s="35"/>
+      <c r="M19" s="35"/>
+      <c r="N19" s="35"/>
+      <c r="O19" s="35"/>
+      <c r="P19" s="35"/>
+      <c r="Q19" s="35"/>
+      <c r="R19" s="35"/>
+      <c r="S19" s="35"/>
+      <c r="T19" s="35"/>
+      <c r="U19" s="35"/>
+      <c r="V19" s="35"/>
+      <c r="W19" s="35"/>
+      <c r="X19" s="35"/>
+      <c r="Y19" s="35"/>
+      <c r="Z19" s="35"/>
+      <c r="AA19" s="35"/>
+      <c r="AB19" s="571" t="s">
+        <v>112</v>
+      </c>
+      <c r="AC19" s="571"/>
+      <c r="AE19" s="78"/>
+    </row>
+    <row r="20" spans="1:56" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B20" s="40">
+        <v>1</v>
+      </c>
+      <c r="C20" s="39" t="s">
+        <v>150</v>
+      </c>
+      <c r="D20" s="38"/>
+      <c r="E20" s="38"/>
+      <c r="F20" s="38"/>
+      <c r="G20" s="38"/>
+      <c r="H20" s="38"/>
+      <c r="I20" s="38"/>
+      <c r="J20" s="38"/>
+      <c r="K20" s="38"/>
+      <c r="L20" s="38"/>
+      <c r="M20" s="38"/>
+      <c r="N20" s="38"/>
+      <c r="O20" s="38"/>
+      <c r="P20" s="38"/>
+      <c r="Q20" s="38"/>
+      <c r="R20" s="38"/>
+      <c r="S20" s="38"/>
+      <c r="T20" s="38"/>
+      <c r="U20" s="38"/>
+      <c r="V20" s="38"/>
+      <c r="W20" s="38"/>
+      <c r="X20" s="38"/>
+      <c r="Y20" s="38"/>
+      <c r="Z20" s="38"/>
+      <c r="AA20" s="38"/>
+      <c r="AB20" s="38"/>
+      <c r="AC20" s="572" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE20" s="78"/>
+    </row>
+    <row r="21" spans="1:56" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B21" s="37"/>
+      <c r="C21" s="36" t="s">
+        <v>111</v>
+      </c>
+      <c r="D21" s="35"/>
+      <c r="E21" s="35"/>
+      <c r="F21" s="35"/>
+      <c r="G21" s="35"/>
+      <c r="H21" s="35"/>
+      <c r="I21" s="35"/>
+      <c r="J21" s="35"/>
+      <c r="K21" s="35"/>
+      <c r="L21" s="35"/>
+      <c r="M21" s="35"/>
+      <c r="N21" s="35"/>
+      <c r="O21" s="35"/>
+      <c r="P21" s="35"/>
+      <c r="Q21" s="35"/>
+      <c r="R21" s="35"/>
+      <c r="S21" s="35"/>
+      <c r="T21" s="35"/>
+      <c r="U21" s="35"/>
+      <c r="V21" s="35"/>
+      <c r="W21" s="35"/>
+      <c r="X21" s="35"/>
+      <c r="Y21" s="35"/>
+      <c r="Z21" s="35"/>
+      <c r="AA21" s="35"/>
+      <c r="AB21" s="35"/>
+      <c r="AC21" s="573"/>
+      <c r="AE21" s="78"/>
+    </row>
+    <row r="22" spans="1:56" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B22" s="34">
+        <v>2</v>
+      </c>
+      <c r="C22" s="33" t="s">
+        <v>149</v>
+      </c>
+      <c r="D22" s="32"/>
+      <c r="E22" s="32"/>
+      <c r="F22" s="32"/>
+      <c r="G22" s="32"/>
+      <c r="H22" s="32"/>
+      <c r="I22" s="32"/>
+      <c r="J22" s="32"/>
+      <c r="K22" s="32"/>
+      <c r="L22" s="32"/>
+      <c r="M22" s="32"/>
+      <c r="N22" s="32"/>
+      <c r="O22" s="32"/>
+      <c r="P22" s="32"/>
+      <c r="Q22" s="32"/>
+      <c r="R22" s="32"/>
+      <c r="S22" s="32"/>
+      <c r="T22" s="32"/>
+      <c r="U22" s="32"/>
+      <c r="V22" s="32"/>
+      <c r="W22" s="32"/>
+      <c r="X22" s="27"/>
+      <c r="Y22" s="27"/>
+      <c r="Z22" s="27"/>
+      <c r="AA22" s="27"/>
+      <c r="AB22" s="27"/>
+      <c r="AC22" s="175" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE22" s="78"/>
+    </row>
+    <row r="23" spans="1:56" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B23" s="34">
+        <v>3</v>
+      </c>
+      <c r="C23" s="33" t="s">
+        <v>151</v>
+      </c>
+      <c r="D23" s="32"/>
+      <c r="E23" s="32"/>
+      <c r="F23" s="32"/>
+      <c r="G23" s="32"/>
+      <c r="H23" s="32"/>
+      <c r="I23" s="32"/>
+      <c r="J23" s="32"/>
+      <c r="K23" s="32"/>
+      <c r="L23" s="32"/>
+      <c r="M23" s="32"/>
+      <c r="N23" s="32"/>
+      <c r="O23" s="32"/>
+      <c r="P23" s="32"/>
+      <c r="Q23" s="32"/>
+      <c r="R23" s="32"/>
+      <c r="S23" s="32"/>
+      <c r="T23" s="32"/>
+      <c r="U23" s="32"/>
+      <c r="V23" s="32"/>
+      <c r="W23" s="32"/>
+      <c r="X23" s="27"/>
+      <c r="Y23" s="27"/>
+      <c r="Z23" s="27"/>
+      <c r="AA23" s="27"/>
+      <c r="AB23" s="27"/>
+      <c r="AC23" s="175" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE23" s="78"/>
+    </row>
+    <row r="24" spans="1:56" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B24" s="34">
+        <v>4</v>
+      </c>
+      <c r="C24" s="33" t="s">
+        <v>110</v>
+      </c>
+      <c r="D24" s="32"/>
+      <c r="E24" s="32"/>
+      <c r="F24" s="32"/>
+      <c r="G24" s="32"/>
+      <c r="H24" s="32"/>
+      <c r="I24" s="32"/>
+      <c r="J24" s="32"/>
+      <c r="K24" s="32"/>
+      <c r="L24" s="32"/>
+      <c r="M24" s="32"/>
+      <c r="N24" s="32"/>
+      <c r="O24" s="32"/>
+      <c r="P24" s="32"/>
+      <c r="Q24" s="32"/>
+      <c r="R24" s="32"/>
+      <c r="S24" s="32"/>
+      <c r="T24" s="32"/>
+      <c r="U24" s="32"/>
+      <c r="V24" s="32"/>
+      <c r="W24" s="32"/>
+      <c r="X24" s="27"/>
+      <c r="Y24" s="27"/>
+      <c r="Z24" s="27"/>
+      <c r="AA24" s="27"/>
+      <c r="AB24" s="27"/>
+      <c r="AC24" s="176" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE24" s="79"/>
+    </row>
+    <row r="25" spans="1:56" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.45">
+      <c r="B25" s="25" t="s">
+        <v>155</v>
+      </c>
+      <c r="C25" s="31"/>
+    </row>
+    <row r="26" spans="1:56" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="E26" s="12"/>
+    </row>
+    <row r="27" spans="1:56" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A27" s="2"/>
+      <c r="B27" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="C27" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="C2" s="217"/>
-[...26 lines deleted...]
-      <c r="B4" s="55" t="s">
+      <c r="E27" s="12"/>
+    </row>
+    <row r="28" spans="1:56" s="44" customFormat="1" ht="14.4" customHeight="1" thickTop="1" x14ac:dyDescent="0.45">
+      <c r="B28" s="107" t="s">
+        <v>159</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="D28" s="5"/>
+      <c r="G28" s="108"/>
+      <c r="H28" s="4"/>
+      <c r="I28" s="109"/>
+      <c r="J28" s="109"/>
+      <c r="K28" s="109"/>
+      <c r="L28" s="109"/>
+      <c r="N28" s="109"/>
+      <c r="O28" s="109"/>
+      <c r="P28" s="109"/>
+      <c r="Q28" s="109"/>
+      <c r="R28" s="109"/>
+      <c r="S28" s="109"/>
+      <c r="U28" s="109"/>
+      <c r="V28" s="109"/>
+      <c r="W28" s="109"/>
+      <c r="X28" s="109"/>
+      <c r="Y28" s="109"/>
+      <c r="Z28" s="109"/>
+      <c r="AA28" s="109"/>
+      <c r="AB28" s="109"/>
+      <c r="AC28" s="109"/>
+      <c r="AD28" s="109"/>
+      <c r="AE28" s="77"/>
+      <c r="AF28" s="106"/>
+      <c r="AG28" s="106"/>
+      <c r="AH28" s="106"/>
+      <c r="AI28" s="106"/>
+      <c r="AJ28" s="106"/>
+      <c r="AK28" s="209" t="s">
+        <v>198</v>
+      </c>
+      <c r="AL28" s="210"/>
+      <c r="AM28" s="210"/>
+      <c r="AN28" s="210"/>
+      <c r="AO28" s="210"/>
+      <c r="AP28" s="210"/>
+      <c r="AQ28" s="210"/>
+      <c r="AR28" s="210"/>
+      <c r="AS28" s="210"/>
+      <c r="AT28" s="210"/>
+      <c r="AU28" s="210"/>
+      <c r="AV28" s="210"/>
+      <c r="AW28" s="210"/>
+      <c r="AX28" s="210"/>
+      <c r="AY28" s="210"/>
+      <c r="AZ28" s="210"/>
+      <c r="BA28" s="210"/>
+      <c r="BB28" s="210"/>
+      <c r="BC28" s="210"/>
+      <c r="BD28" s="211"/>
+    </row>
+    <row r="29" spans="1:56" s="44" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B29" s="574" t="s">
+        <v>161</v>
+      </c>
+      <c r="C29" s="575"/>
+      <c r="D29" s="575"/>
+      <c r="E29" s="576"/>
+      <c r="F29" s="111"/>
+      <c r="G29" s="112" t="s">
+        <v>162</v>
+      </c>
+      <c r="H29" s="112"/>
+      <c r="I29" s="112"/>
+      <c r="J29" s="112"/>
+      <c r="K29" s="113"/>
+      <c r="L29" s="112" t="s">
+        <v>163</v>
+      </c>
+      <c r="M29" s="112"/>
+      <c r="N29" s="112"/>
+      <c r="O29" s="112"/>
+      <c r="P29" s="114"/>
+      <c r="Q29" s="113"/>
+      <c r="R29" s="114"/>
+      <c r="S29" s="114"/>
+      <c r="T29" s="114"/>
+      <c r="U29" s="114"/>
+      <c r="V29" s="114"/>
+      <c r="W29" s="114"/>
+      <c r="X29" s="114"/>
+      <c r="Y29" s="114"/>
+      <c r="Z29" s="114"/>
+      <c r="AA29" s="114"/>
+      <c r="AB29" s="114"/>
+      <c r="AC29" s="171"/>
+      <c r="AD29" s="109"/>
+      <c r="AE29" s="78"/>
+      <c r="AF29" s="106"/>
+      <c r="AG29" s="106"/>
+      <c r="AH29" s="106"/>
+      <c r="AI29" s="106"/>
+      <c r="AJ29" s="106"/>
+      <c r="AK29" s="212"/>
+      <c r="AL29" s="213"/>
+      <c r="AM29" s="213"/>
+      <c r="AN29" s="213"/>
+      <c r="AO29" s="213"/>
+      <c r="AP29" s="213"/>
+      <c r="AQ29" s="213"/>
+      <c r="AR29" s="213"/>
+      <c r="AS29" s="213"/>
+      <c r="AT29" s="213"/>
+      <c r="AU29" s="213"/>
+      <c r="AV29" s="213"/>
+      <c r="AW29" s="213"/>
+      <c r="AX29" s="213"/>
+      <c r="AY29" s="213"/>
+      <c r="AZ29" s="213"/>
+      <c r="BA29" s="213"/>
+      <c r="BB29" s="213"/>
+      <c r="BC29" s="213"/>
+      <c r="BD29" s="214"/>
+    </row>
+    <row r="30" spans="1:56" s="44" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B30" s="110"/>
+      <c r="C30" s="108"/>
+      <c r="D30" s="108"/>
+      <c r="E30" s="108"/>
+      <c r="G30" s="108"/>
+      <c r="H30" s="4"/>
+      <c r="I30" s="109"/>
+      <c r="J30" s="109"/>
+      <c r="K30" s="109"/>
+      <c r="L30" s="109"/>
+      <c r="M30" s="109"/>
+      <c r="N30" s="109"/>
+      <c r="O30" s="109"/>
+      <c r="P30" s="109"/>
+      <c r="Q30" s="109"/>
+      <c r="R30" s="109"/>
+      <c r="S30" s="109"/>
+      <c r="T30" s="109"/>
+      <c r="U30" s="109"/>
+      <c r="V30" s="109"/>
+      <c r="W30" s="109"/>
+      <c r="X30" s="109"/>
+      <c r="Y30" s="109"/>
+      <c r="Z30" s="109"/>
+      <c r="AA30" s="109"/>
+      <c r="AB30" s="109"/>
+      <c r="AC30" s="109"/>
+      <c r="AD30" s="109"/>
+      <c r="AE30" s="78"/>
+      <c r="AF30" s="106"/>
+      <c r="AG30" s="106"/>
+      <c r="AH30" s="106"/>
+      <c r="AI30" s="106"/>
+      <c r="AJ30" s="106"/>
+      <c r="AK30" s="212"/>
+      <c r="AL30" s="213"/>
+      <c r="AM30" s="213"/>
+      <c r="AN30" s="213"/>
+      <c r="AO30" s="213"/>
+      <c r="AP30" s="213"/>
+      <c r="AQ30" s="213"/>
+      <c r="AR30" s="213"/>
+      <c r="AS30" s="213"/>
+      <c r="AT30" s="213"/>
+      <c r="AU30" s="213"/>
+      <c r="AV30" s="213"/>
+      <c r="AW30" s="213"/>
+      <c r="AX30" s="213"/>
+      <c r="AY30" s="213"/>
+      <c r="AZ30" s="213"/>
+      <c r="BA30" s="213"/>
+      <c r="BB30" s="213"/>
+      <c r="BC30" s="213"/>
+      <c r="BD30" s="214"/>
+    </row>
+    <row r="31" spans="1:56" s="44" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B31" s="107" t="s">
+        <v>164</v>
+      </c>
+      <c r="C31" s="115" t="s">
+        <v>165</v>
+      </c>
+      <c r="D31" s="115"/>
+      <c r="E31" s="115"/>
+      <c r="F31" s="115"/>
+      <c r="H31" s="115"/>
+      <c r="I31" s="115"/>
+      <c r="K31" s="9"/>
+      <c r="AE31" s="78"/>
+      <c r="AF31" s="106"/>
+      <c r="AG31" s="106"/>
+      <c r="AH31" s="106"/>
+      <c r="AI31" s="106"/>
+      <c r="AJ31" s="106"/>
+      <c r="AK31" s="212"/>
+      <c r="AL31" s="213"/>
+      <c r="AM31" s="213"/>
+      <c r="AN31" s="213"/>
+      <c r="AO31" s="213"/>
+      <c r="AP31" s="213"/>
+      <c r="AQ31" s="213"/>
+      <c r="AR31" s="213"/>
+      <c r="AS31" s="213"/>
+      <c r="AT31" s="213"/>
+      <c r="AU31" s="213"/>
+      <c r="AV31" s="213"/>
+      <c r="AW31" s="213"/>
+      <c r="AX31" s="213"/>
+      <c r="AY31" s="213"/>
+      <c r="AZ31" s="213"/>
+      <c r="BA31" s="213"/>
+      <c r="BB31" s="213"/>
+      <c r="BC31" s="213"/>
+      <c r="BD31" s="214"/>
+    </row>
+    <row r="32" spans="1:56" s="44" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B32" s="577" t="s">
+        <v>166</v>
+      </c>
+      <c r="C32" s="577"/>
+      <c r="D32" s="577"/>
+      <c r="E32" s="577"/>
+      <c r="F32" s="577"/>
+      <c r="G32" s="577"/>
+      <c r="H32" s="577"/>
+      <c r="I32" s="577"/>
+      <c r="J32" s="577"/>
+      <c r="K32" s="577"/>
+      <c r="L32" s="577"/>
+      <c r="M32" s="577"/>
+      <c r="N32" s="577"/>
+      <c r="O32" s="577"/>
+      <c r="P32" s="577"/>
+      <c r="Q32" s="577"/>
+      <c r="R32" s="577"/>
+      <c r="S32" s="577"/>
+      <c r="T32" s="577"/>
+      <c r="U32" s="577"/>
+      <c r="V32" s="577"/>
+      <c r="W32" s="577"/>
+      <c r="X32" s="577"/>
+      <c r="Y32" s="577"/>
+      <c r="Z32" s="577"/>
+      <c r="AA32" s="577"/>
+      <c r="AB32" s="577"/>
+      <c r="AC32" s="577"/>
+      <c r="AD32" s="131"/>
+      <c r="AE32" s="78"/>
+      <c r="AF32" s="131"/>
+      <c r="AG32" s="131"/>
+      <c r="AH32" s="131"/>
+      <c r="AI32" s="131"/>
+      <c r="AJ32" s="131"/>
+      <c r="AK32" s="212"/>
+      <c r="AL32" s="213"/>
+      <c r="AM32" s="213"/>
+      <c r="AN32" s="213"/>
+      <c r="AO32" s="213"/>
+      <c r="AP32" s="213"/>
+      <c r="AQ32" s="213"/>
+      <c r="AR32" s="213"/>
+      <c r="AS32" s="213"/>
+      <c r="AT32" s="213"/>
+      <c r="AU32" s="213"/>
+      <c r="AV32" s="213"/>
+      <c r="AW32" s="213"/>
+      <c r="AX32" s="213"/>
+      <c r="AY32" s="213"/>
+      <c r="AZ32" s="213"/>
+      <c r="BA32" s="213"/>
+      <c r="BB32" s="213"/>
+      <c r="BC32" s="213"/>
+      <c r="BD32" s="214"/>
+    </row>
+    <row r="33" spans="1:56" s="44" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B33" s="578"/>
+      <c r="C33" s="578"/>
+      <c r="D33" s="578"/>
+      <c r="E33" s="578"/>
+      <c r="F33" s="578"/>
+      <c r="G33" s="578"/>
+      <c r="H33" s="578"/>
+      <c r="I33" s="578"/>
+      <c r="J33" s="578"/>
+      <c r="K33" s="578"/>
+      <c r="L33" s="578"/>
+      <c r="M33" s="578"/>
+      <c r="N33" s="578"/>
+      <c r="O33" s="578"/>
+      <c r="P33" s="578"/>
+      <c r="Q33" s="578"/>
+      <c r="R33" s="578"/>
+      <c r="S33" s="578"/>
+      <c r="T33" s="578"/>
+      <c r="U33" s="578"/>
+      <c r="V33" s="578"/>
+      <c r="W33" s="578"/>
+      <c r="X33" s="578"/>
+      <c r="Y33" s="578"/>
+      <c r="Z33" s="578"/>
+      <c r="AA33" s="578"/>
+      <c r="AB33" s="578"/>
+      <c r="AC33" s="578"/>
+      <c r="AD33" s="131"/>
+      <c r="AE33" s="78"/>
+      <c r="AF33" s="131"/>
+      <c r="AG33" s="131"/>
+      <c r="AH33" s="131"/>
+      <c r="AI33" s="131"/>
+      <c r="AJ33" s="131"/>
+      <c r="AK33" s="212"/>
+      <c r="AL33" s="213"/>
+      <c r="AM33" s="213"/>
+      <c r="AN33" s="213"/>
+      <c r="AO33" s="213"/>
+      <c r="AP33" s="213"/>
+      <c r="AQ33" s="213"/>
+      <c r="AR33" s="213"/>
+      <c r="AS33" s="213"/>
+      <c r="AT33" s="213"/>
+      <c r="AU33" s="213"/>
+      <c r="AV33" s="213"/>
+      <c r="AW33" s="213"/>
+      <c r="AX33" s="213"/>
+      <c r="AY33" s="213"/>
+      <c r="AZ33" s="213"/>
+      <c r="BA33" s="213"/>
+      <c r="BB33" s="213"/>
+      <c r="BC33" s="213"/>
+      <c r="BD33" s="214"/>
+    </row>
+    <row r="34" spans="1:56" s="44" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B34" s="555" t="s">
+        <v>167</v>
+      </c>
+      <c r="C34" s="556"/>
+      <c r="D34" s="556"/>
+      <c r="E34" s="557"/>
+      <c r="F34" s="116" t="s">
+        <v>168</v>
+      </c>
+      <c r="H34" s="117"/>
+      <c r="I34" s="118"/>
+      <c r="J34" s="119"/>
+      <c r="K34" s="564" t="s">
         <v>169</v>
       </c>
-      <c r="X4" s="48"/>
-[...36 lines deleted...]
-      <c r="F7" s="48" t="s">
+      <c r="L34" s="565"/>
+      <c r="M34" s="565"/>
+      <c r="N34" s="134"/>
+      <c r="O34" s="134"/>
+      <c r="P34" s="133"/>
+      <c r="Q34" s="133"/>
+      <c r="R34" s="133"/>
+      <c r="S34" s="133"/>
+      <c r="T34" s="133"/>
+      <c r="U34" s="133"/>
+      <c r="V34" s="133"/>
+      <c r="W34" s="133"/>
+      <c r="X34" s="133"/>
+      <c r="Y34" s="133"/>
+      <c r="Z34" s="133"/>
+      <c r="AA34" s="133"/>
+      <c r="AB34" s="133"/>
+      <c r="AC34" s="139"/>
+      <c r="AE34" s="78"/>
+      <c r="AF34" s="123"/>
+      <c r="AG34" s="123"/>
+      <c r="AH34" s="123"/>
+      <c r="AI34" s="123"/>
+      <c r="AJ34" s="123"/>
+      <c r="AK34" s="212"/>
+      <c r="AL34" s="213"/>
+      <c r="AM34" s="213"/>
+      <c r="AN34" s="213"/>
+      <c r="AO34" s="213"/>
+      <c r="AP34" s="213"/>
+      <c r="AQ34" s="213"/>
+      <c r="AR34" s="213"/>
+      <c r="AS34" s="213"/>
+      <c r="AT34" s="213"/>
+      <c r="AU34" s="213"/>
+      <c r="AV34" s="213"/>
+      <c r="AW34" s="213"/>
+      <c r="AX34" s="213"/>
+      <c r="AY34" s="213"/>
+      <c r="AZ34" s="213"/>
+      <c r="BA34" s="213"/>
+      <c r="BB34" s="213"/>
+      <c r="BC34" s="213"/>
+      <c r="BD34" s="214"/>
+    </row>
+    <row r="35" spans="1:56" s="44" customFormat="1" ht="23.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B35" s="561"/>
+      <c r="C35" s="562"/>
+      <c r="D35" s="562"/>
+      <c r="E35" s="563"/>
+      <c r="F35" s="566"/>
+      <c r="G35" s="567"/>
+      <c r="H35" s="567"/>
+      <c r="I35" s="567"/>
+      <c r="J35" s="568"/>
+      <c r="K35" s="569" t="s">
+        <v>83</v>
+      </c>
+      <c r="L35" s="570"/>
+      <c r="M35" s="570"/>
+      <c r="AC35" s="143"/>
+      <c r="AD35" s="122"/>
+      <c r="AE35" s="78"/>
+      <c r="AK35" s="212"/>
+      <c r="AL35" s="213"/>
+      <c r="AM35" s="213"/>
+      <c r="AN35" s="213"/>
+      <c r="AO35" s="213"/>
+      <c r="AP35" s="213"/>
+      <c r="AQ35" s="213"/>
+      <c r="AR35" s="213"/>
+      <c r="AS35" s="213"/>
+      <c r="AT35" s="213"/>
+      <c r="AU35" s="213"/>
+      <c r="AV35" s="213"/>
+      <c r="AW35" s="213"/>
+      <c r="AX35" s="213"/>
+      <c r="AY35" s="213"/>
+      <c r="AZ35" s="213"/>
+      <c r="BA35" s="213"/>
+      <c r="BB35" s="213"/>
+      <c r="BC35" s="213"/>
+      <c r="BD35" s="214"/>
+    </row>
+    <row r="36" spans="1:56" s="44" customFormat="1" ht="19.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B36" s="547" t="s">
+        <v>170</v>
+      </c>
+      <c r="C36" s="548"/>
+      <c r="D36" s="548"/>
+      <c r="E36" s="548"/>
+      <c r="F36" s="549" t="s">
+        <v>79</v>
+      </c>
+      <c r="G36" s="550"/>
+      <c r="H36" s="112"/>
+      <c r="I36" s="121" t="s">
+        <v>133</v>
+      </c>
+      <c r="J36" s="120"/>
+      <c r="K36" s="137" t="s">
+        <v>133</v>
+      </c>
+      <c r="L36" s="135"/>
+      <c r="M36" s="136"/>
+      <c r="N36" s="551" t="s">
+        <v>171</v>
+      </c>
+      <c r="O36" s="551"/>
+      <c r="P36" s="552"/>
+      <c r="Q36" s="552"/>
+      <c r="R36" s="552"/>
+      <c r="S36" s="552"/>
+      <c r="T36" s="553"/>
+      <c r="U36" s="554" t="s">
+        <v>77</v>
+      </c>
+      <c r="V36" s="551"/>
+      <c r="W36" s="114"/>
+      <c r="X36" s="114"/>
+      <c r="Y36" s="114"/>
+      <c r="Z36" s="114"/>
+      <c r="AA36" s="114"/>
+      <c r="AB36" s="114"/>
+      <c r="AC36" s="139"/>
+      <c r="AE36" s="78"/>
+      <c r="AK36" s="212"/>
+      <c r="AL36" s="213"/>
+      <c r="AM36" s="213"/>
+      <c r="AN36" s="213"/>
+      <c r="AO36" s="213"/>
+      <c r="AP36" s="213"/>
+      <c r="AQ36" s="213"/>
+      <c r="AR36" s="213"/>
+      <c r="AS36" s="213"/>
+      <c r="AT36" s="213"/>
+      <c r="AU36" s="213"/>
+      <c r="AV36" s="213"/>
+      <c r="AW36" s="213"/>
+      <c r="AX36" s="213"/>
+      <c r="AY36" s="213"/>
+      <c r="AZ36" s="213"/>
+      <c r="BA36" s="213"/>
+      <c r="BB36" s="213"/>
+      <c r="BC36" s="213"/>
+      <c r="BD36" s="214"/>
+    </row>
+    <row r="37" spans="1:56" s="44" customFormat="1" ht="19.2" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B37" s="360" t="s">
+        <v>172</v>
+      </c>
+      <c r="C37" s="370"/>
+      <c r="D37" s="370"/>
+      <c r="E37" s="370"/>
+      <c r="F37" s="549" t="s">
+        <v>171</v>
+      </c>
+      <c r="G37" s="550"/>
+      <c r="H37" s="112"/>
+      <c r="I37" s="112"/>
+      <c r="J37" s="112"/>
+      <c r="K37" s="112"/>
+      <c r="L37" s="112"/>
+      <c r="M37" s="112"/>
+      <c r="N37" s="112"/>
+      <c r="O37" s="112"/>
+      <c r="P37" s="112"/>
+      <c r="Q37" s="112"/>
+      <c r="R37" s="112"/>
+      <c r="S37" s="112"/>
+      <c r="T37" s="112"/>
+      <c r="U37" s="112"/>
+      <c r="V37" s="112"/>
+      <c r="W37" s="112"/>
+      <c r="X37" s="112"/>
+      <c r="Y37" s="112"/>
+      <c r="Z37" s="112"/>
+      <c r="AA37" s="112"/>
+      <c r="AB37" s="112"/>
+      <c r="AC37" s="112"/>
+      <c r="AD37" s="172"/>
+      <c r="AE37" s="78"/>
+      <c r="AK37" s="212"/>
+      <c r="AL37" s="213"/>
+      <c r="AM37" s="213"/>
+      <c r="AN37" s="213"/>
+      <c r="AO37" s="213"/>
+      <c r="AP37" s="213"/>
+      <c r="AQ37" s="213"/>
+      <c r="AR37" s="213"/>
+      <c r="AS37" s="213"/>
+      <c r="AT37" s="213"/>
+      <c r="AU37" s="213"/>
+      <c r="AV37" s="213"/>
+      <c r="AW37" s="213"/>
+      <c r="AX37" s="213"/>
+      <c r="AY37" s="213"/>
+      <c r="AZ37" s="213"/>
+      <c r="BA37" s="213"/>
+      <c r="BB37" s="213"/>
+      <c r="BC37" s="213"/>
+      <c r="BD37" s="214"/>
+    </row>
+    <row r="38" spans="1:56" s="44" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B38" s="338" t="s">
+        <v>173</v>
+      </c>
+      <c r="C38" s="487"/>
+      <c r="D38" s="487"/>
+      <c r="E38" s="339"/>
+      <c r="F38" s="116" t="s">
+        <v>168</v>
+      </c>
+      <c r="H38" s="117"/>
+      <c r="I38" s="118"/>
+      <c r="J38" s="119"/>
+      <c r="K38" s="564" t="s">
+        <v>169</v>
+      </c>
+      <c r="L38" s="565"/>
+      <c r="M38" s="565"/>
+      <c r="N38" s="134"/>
+      <c r="O38" s="134"/>
+      <c r="P38" s="133"/>
+      <c r="Q38" s="133"/>
+      <c r="R38" s="133"/>
+      <c r="S38" s="133"/>
+      <c r="T38" s="133"/>
+      <c r="U38" s="133"/>
+      <c r="V38" s="133"/>
+      <c r="W38" s="133"/>
+      <c r="X38" s="133"/>
+      <c r="Y38" s="133"/>
+      <c r="Z38" s="133"/>
+      <c r="AA38" s="133"/>
+      <c r="AB38" s="133"/>
+      <c r="AC38" s="139"/>
+      <c r="AD38" s="123"/>
+      <c r="AE38" s="78"/>
+      <c r="AF38" s="123"/>
+      <c r="AG38" s="123"/>
+      <c r="AH38" s="123"/>
+      <c r="AI38" s="123"/>
+      <c r="AJ38" s="123"/>
+      <c r="AK38" s="212"/>
+      <c r="AL38" s="213"/>
+      <c r="AM38" s="213"/>
+      <c r="AN38" s="213"/>
+      <c r="AO38" s="213"/>
+      <c r="AP38" s="213"/>
+      <c r="AQ38" s="213"/>
+      <c r="AR38" s="213"/>
+      <c r="AS38" s="213"/>
+      <c r="AT38" s="213"/>
+      <c r="AU38" s="213"/>
+      <c r="AV38" s="213"/>
+      <c r="AW38" s="213"/>
+      <c r="AX38" s="213"/>
+      <c r="AY38" s="213"/>
+      <c r="AZ38" s="213"/>
+      <c r="BA38" s="213"/>
+      <c r="BB38" s="213"/>
+      <c r="BC38" s="213"/>
+      <c r="BD38" s="214"/>
+    </row>
+    <row r="39" spans="1:56" s="44" customFormat="1" ht="23.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B39" s="340"/>
+      <c r="C39" s="490"/>
+      <c r="D39" s="490"/>
+      <c r="E39" s="341"/>
+      <c r="F39" s="566"/>
+      <c r="G39" s="567"/>
+      <c r="H39" s="567"/>
+      <c r="I39" s="567"/>
+      <c r="J39" s="568"/>
+      <c r="K39" s="569" t="s">
+        <v>83</v>
+      </c>
+      <c r="L39" s="570"/>
+      <c r="M39" s="570"/>
+      <c r="AC39" s="144"/>
+      <c r="AE39" s="78"/>
+      <c r="AK39" s="212"/>
+      <c r="AL39" s="213"/>
+      <c r="AM39" s="213"/>
+      <c r="AN39" s="213"/>
+      <c r="AO39" s="213"/>
+      <c r="AP39" s="213"/>
+      <c r="AQ39" s="213"/>
+      <c r="AR39" s="213"/>
+      <c r="AS39" s="213"/>
+      <c r="AT39" s="213"/>
+      <c r="AU39" s="213"/>
+      <c r="AV39" s="213"/>
+      <c r="AW39" s="213"/>
+      <c r="AX39" s="213"/>
+      <c r="AY39" s="213"/>
+      <c r="AZ39" s="213"/>
+      <c r="BA39" s="213"/>
+      <c r="BB39" s="213"/>
+      <c r="BC39" s="213"/>
+      <c r="BD39" s="214"/>
+    </row>
+    <row r="40" spans="1:56" s="44" customFormat="1" ht="19.2" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B40" s="547" t="s">
+        <v>170</v>
+      </c>
+      <c r="C40" s="548"/>
+      <c r="D40" s="548"/>
+      <c r="E40" s="548"/>
+      <c r="F40" s="549" t="s">
+        <v>79</v>
+      </c>
+      <c r="G40" s="550"/>
+      <c r="H40" s="112"/>
+      <c r="I40" s="121" t="s">
+        <v>133</v>
+      </c>
+      <c r="J40" s="120"/>
+      <c r="K40" s="137" t="s">
+        <v>133</v>
+      </c>
+      <c r="L40" s="135"/>
+      <c r="M40" s="136"/>
+      <c r="N40" s="551" t="s">
+        <v>171</v>
+      </c>
+      <c r="O40" s="551"/>
+      <c r="P40" s="552"/>
+      <c r="Q40" s="552"/>
+      <c r="R40" s="552"/>
+      <c r="S40" s="552"/>
+      <c r="T40" s="553"/>
+      <c r="U40" s="554" t="s">
+        <v>77</v>
+      </c>
+      <c r="V40" s="551"/>
+      <c r="W40" s="114"/>
+      <c r="X40" s="114"/>
+      <c r="Y40" s="114"/>
+      <c r="Z40" s="114"/>
+      <c r="AA40" s="114"/>
+      <c r="AB40" s="114"/>
+      <c r="AC40" s="139"/>
+      <c r="AE40" s="78"/>
+      <c r="AF40" s="141"/>
+      <c r="AG40" s="141"/>
+      <c r="AH40" s="141"/>
+      <c r="AI40" s="123"/>
+      <c r="AJ40" s="123"/>
+      <c r="AK40" s="212"/>
+      <c r="AL40" s="213"/>
+      <c r="AM40" s="213"/>
+      <c r="AN40" s="213"/>
+      <c r="AO40" s="213"/>
+      <c r="AP40" s="213"/>
+      <c r="AQ40" s="213"/>
+      <c r="AR40" s="213"/>
+      <c r="AS40" s="213"/>
+      <c r="AT40" s="213"/>
+      <c r="AU40" s="213"/>
+      <c r="AV40" s="213"/>
+      <c r="AW40" s="213"/>
+      <c r="AX40" s="213"/>
+      <c r="AY40" s="213"/>
+      <c r="AZ40" s="213"/>
+      <c r="BA40" s="213"/>
+      <c r="BB40" s="213"/>
+      <c r="BC40" s="213"/>
+      <c r="BD40" s="214"/>
+    </row>
+    <row r="41" spans="1:56" s="44" customFormat="1" ht="19.2" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B41" s="360" t="s">
         <v>174</v>
       </c>
-      <c r="I7" s="67"/>
-[...5 lines deleted...]
-      <c r="P7" s="48" t="s">
+      <c r="C41" s="370"/>
+      <c r="D41" s="370"/>
+      <c r="E41" s="370"/>
+      <c r="F41" s="549" t="s">
+        <v>171</v>
+      </c>
+      <c r="G41" s="550"/>
+      <c r="H41" s="112"/>
+      <c r="I41" s="112"/>
+      <c r="J41" s="112"/>
+      <c r="K41" s="112"/>
+      <c r="L41" s="112"/>
+      <c r="M41" s="112"/>
+      <c r="N41" s="112"/>
+      <c r="O41" s="112"/>
+      <c r="P41" s="112"/>
+      <c r="Q41" s="112"/>
+      <c r="R41" s="112"/>
+      <c r="S41" s="112"/>
+      <c r="T41" s="112"/>
+      <c r="U41" s="112"/>
+      <c r="V41" s="112"/>
+      <c r="W41" s="112"/>
+      <c r="X41" s="112"/>
+      <c r="Y41" s="112"/>
+      <c r="Z41" s="112"/>
+      <c r="AA41" s="112"/>
+      <c r="AB41" s="112"/>
+      <c r="AC41" s="140"/>
+      <c r="AD41" s="142"/>
+      <c r="AE41" s="78"/>
+      <c r="AF41" s="142"/>
+      <c r="AG41" s="142"/>
+      <c r="AH41" s="142"/>
+      <c r="AI41" s="142"/>
+      <c r="AJ41" s="142"/>
+      <c r="AK41" s="212"/>
+      <c r="AL41" s="213"/>
+      <c r="AM41" s="213"/>
+      <c r="AN41" s="213"/>
+      <c r="AO41" s="213"/>
+      <c r="AP41" s="213"/>
+      <c r="AQ41" s="213"/>
+      <c r="AR41" s="213"/>
+      <c r="AS41" s="213"/>
+      <c r="AT41" s="213"/>
+      <c r="AU41" s="213"/>
+      <c r="AV41" s="213"/>
+      <c r="AW41" s="213"/>
+      <c r="AX41" s="213"/>
+      <c r="AY41" s="213"/>
+      <c r="AZ41" s="213"/>
+      <c r="BA41" s="213"/>
+      <c r="BB41" s="213"/>
+      <c r="BC41" s="213"/>
+      <c r="BD41" s="214"/>
+    </row>
+    <row r="42" spans="1:56" s="44" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B42" s="110"/>
+      <c r="C42" s="122"/>
+      <c r="D42" s="122"/>
+      <c r="E42" s="122"/>
+      <c r="F42" s="122"/>
+      <c r="G42" s="123"/>
+      <c r="H42" s="123"/>
+      <c r="I42" s="123"/>
+      <c r="J42" s="123"/>
+      <c r="K42" s="123"/>
+      <c r="L42" s="123"/>
+      <c r="M42" s="123"/>
+      <c r="N42" s="123"/>
+      <c r="O42" s="123"/>
+      <c r="P42" s="123"/>
+      <c r="Q42" s="123"/>
+      <c r="R42" s="123"/>
+      <c r="S42" s="123"/>
+      <c r="T42" s="123"/>
+      <c r="U42" s="123"/>
+      <c r="V42" s="123"/>
+      <c r="W42" s="123"/>
+      <c r="X42" s="123"/>
+      <c r="Y42" s="123"/>
+      <c r="Z42" s="123"/>
+      <c r="AA42" s="123"/>
+      <c r="AB42" s="123"/>
+      <c r="AC42" s="123"/>
+      <c r="AD42" s="123"/>
+      <c r="AE42" s="78"/>
+      <c r="AF42" s="106"/>
+      <c r="AG42" s="106"/>
+      <c r="AH42" s="106"/>
+      <c r="AI42" s="106"/>
+      <c r="AJ42" s="106"/>
+      <c r="AK42" s="212"/>
+      <c r="AL42" s="213"/>
+      <c r="AM42" s="213"/>
+      <c r="AN42" s="213"/>
+      <c r="AO42" s="213"/>
+      <c r="AP42" s="213"/>
+      <c r="AQ42" s="213"/>
+      <c r="AR42" s="213"/>
+      <c r="AS42" s="213"/>
+      <c r="AT42" s="213"/>
+      <c r="AU42" s="213"/>
+      <c r="AV42" s="213"/>
+      <c r="AW42" s="213"/>
+      <c r="AX42" s="213"/>
+      <c r="AY42" s="213"/>
+      <c r="AZ42" s="213"/>
+      <c r="BA42" s="213"/>
+      <c r="BB42" s="213"/>
+      <c r="BC42" s="213"/>
+      <c r="BD42" s="214"/>
+    </row>
+    <row r="43" spans="1:56" s="44" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A43" s="110"/>
+      <c r="B43" s="107" t="s">
         <v>175</v>
       </c>
-      <c r="S7" s="48"/>
-[...481 lines deleted...]
-      <c r="B25" s="27" t="s">
+      <c r="C43" s="115" t="s">
         <v>176</v>
       </c>
-      <c r="C25" s="33"/>
-[...515 lines deleted...]
-      </c>
+      <c r="E43" s="115"/>
+      <c r="F43" s="115"/>
+      <c r="G43" s="115"/>
+      <c r="H43" s="115"/>
+      <c r="I43" s="115"/>
+      <c r="K43" s="9"/>
+      <c r="AE43" s="78"/>
+      <c r="AF43" s="106"/>
+      <c r="AG43" s="106"/>
+      <c r="AH43" s="106"/>
+      <c r="AI43" s="106"/>
+      <c r="AJ43" s="106"/>
+      <c r="AK43" s="212"/>
+      <c r="AL43" s="213"/>
+      <c r="AM43" s="213"/>
+      <c r="AN43" s="213"/>
+      <c r="AO43" s="213"/>
+      <c r="AP43" s="213"/>
+      <c r="AQ43" s="213"/>
+      <c r="AR43" s="213"/>
+      <c r="AS43" s="213"/>
+      <c r="AT43" s="213"/>
+      <c r="AU43" s="213"/>
+      <c r="AV43" s="213"/>
+      <c r="AW43" s="213"/>
+      <c r="AX43" s="213"/>
+      <c r="AY43" s="213"/>
+      <c r="AZ43" s="213"/>
+      <c r="BA43" s="213"/>
+      <c r="BB43" s="213"/>
+      <c r="BC43" s="213"/>
+      <c r="BD43" s="214"/>
+    </row>
+    <row r="44" spans="1:56" s="44" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B44" s="555" t="s">
+        <v>167</v>
+      </c>
+      <c r="C44" s="556"/>
+      <c r="D44" s="556"/>
+      <c r="E44" s="557"/>
+      <c r="F44" s="116" t="s">
+        <v>168</v>
+      </c>
+      <c r="G44" s="146"/>
+      <c r="H44" s="117"/>
+      <c r="I44" s="118"/>
+      <c r="J44" s="119"/>
+      <c r="K44" s="564" t="s">
+        <v>169</v>
+      </c>
+      <c r="L44" s="565"/>
+      <c r="M44" s="565"/>
+      <c r="N44" s="147"/>
+      <c r="O44" s="147"/>
+      <c r="P44" s="138"/>
+      <c r="Q44" s="138"/>
+      <c r="R44" s="138"/>
+      <c r="S44" s="138"/>
+      <c r="T44" s="138"/>
+      <c r="U44" s="138"/>
+      <c r="V44" s="138"/>
+      <c r="W44" s="138"/>
+      <c r="X44" s="138"/>
+      <c r="Y44" s="138"/>
+      <c r="Z44" s="138"/>
+      <c r="AA44" s="138"/>
+      <c r="AB44" s="138"/>
+      <c r="AC44" s="139"/>
+      <c r="AE44" s="78"/>
+      <c r="AK44" s="212"/>
+      <c r="AL44" s="213"/>
+      <c r="AM44" s="213"/>
+      <c r="AN44" s="213"/>
+      <c r="AO44" s="213"/>
+      <c r="AP44" s="213"/>
+      <c r="AQ44" s="213"/>
+      <c r="AR44" s="213"/>
+      <c r="AS44" s="213"/>
+      <c r="AT44" s="213"/>
+      <c r="AU44" s="213"/>
+      <c r="AV44" s="213"/>
+      <c r="AW44" s="213"/>
+      <c r="AX44" s="213"/>
+      <c r="AY44" s="213"/>
+      <c r="AZ44" s="213"/>
+      <c r="BA44" s="213"/>
+      <c r="BB44" s="213"/>
+      <c r="BC44" s="213"/>
+      <c r="BD44" s="214"/>
+    </row>
+    <row r="45" spans="1:56" s="44" customFormat="1" ht="23.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B45" s="561"/>
+      <c r="C45" s="562"/>
+      <c r="D45" s="562"/>
+      <c r="E45" s="563"/>
+      <c r="F45" s="566"/>
+      <c r="G45" s="567"/>
+      <c r="H45" s="567"/>
+      <c r="I45" s="567"/>
+      <c r="J45" s="568"/>
+      <c r="K45" s="569" t="s">
+        <v>83</v>
+      </c>
+      <c r="L45" s="570"/>
+      <c r="M45" s="570"/>
+      <c r="N45" s="135"/>
+      <c r="O45" s="135"/>
+      <c r="P45" s="135"/>
       <c r="Q45" s="135"/>
       <c r="R45" s="135"/>
       <c r="S45" s="135"/>
       <c r="T45" s="135"/>
       <c r="U45" s="135"/>
-      <c r="V45" s="136"/>
-      <c r="W45" s="170" t="s">
+      <c r="V45" s="135"/>
+      <c r="W45" s="135"/>
+      <c r="X45" s="135"/>
+      <c r="Y45" s="135"/>
+      <c r="Z45" s="135"/>
+      <c r="AA45" s="135"/>
+      <c r="AB45" s="135"/>
+      <c r="AC45" s="143"/>
+      <c r="AE45" s="78"/>
+      <c r="AK45" s="212"/>
+      <c r="AL45" s="213"/>
+      <c r="AM45" s="213"/>
+      <c r="AN45" s="213"/>
+      <c r="AO45" s="213"/>
+      <c r="AP45" s="213"/>
+      <c r="AQ45" s="213"/>
+      <c r="AR45" s="213"/>
+      <c r="AS45" s="213"/>
+      <c r="AT45" s="213"/>
+      <c r="AU45" s="213"/>
+      <c r="AV45" s="213"/>
+      <c r="AW45" s="213"/>
+      <c r="AX45" s="213"/>
+      <c r="AY45" s="213"/>
+      <c r="AZ45" s="213"/>
+      <c r="BA45" s="213"/>
+      <c r="BB45" s="213"/>
+      <c r="BC45" s="213"/>
+      <c r="BD45" s="214"/>
+    </row>
+    <row r="46" spans="1:56" s="44" customFormat="1" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B46" s="547" t="s">
+        <v>170</v>
+      </c>
+      <c r="C46" s="548"/>
+      <c r="D46" s="548"/>
+      <c r="E46" s="548"/>
+      <c r="F46" s="549" t="s">
+        <v>79</v>
+      </c>
+      <c r="G46" s="550"/>
+      <c r="H46" s="112"/>
+      <c r="I46" s="121" t="s">
+        <v>133</v>
+      </c>
+      <c r="J46" s="120"/>
+      <c r="K46" s="137" t="s">
+        <v>133</v>
+      </c>
+      <c r="L46" s="135"/>
+      <c r="M46" s="136"/>
+      <c r="N46" s="551" t="s">
+        <v>171</v>
+      </c>
+      <c r="O46" s="551"/>
+      <c r="P46" s="552"/>
+      <c r="Q46" s="552"/>
+      <c r="R46" s="552"/>
+      <c r="S46" s="552"/>
+      <c r="T46" s="553"/>
+      <c r="U46" s="554" t="s">
+        <v>77</v>
+      </c>
+      <c r="V46" s="551"/>
+      <c r="W46" s="114"/>
+      <c r="X46" s="114"/>
+      <c r="Y46" s="114"/>
+      <c r="Z46" s="114"/>
+      <c r="AA46" s="114"/>
+      <c r="AB46" s="114"/>
+      <c r="AC46" s="139"/>
+      <c r="AE46" s="78"/>
+      <c r="AK46" s="215"/>
+      <c r="AL46" s="216"/>
+      <c r="AM46" s="216"/>
+      <c r="AN46" s="216"/>
+      <c r="AO46" s="216"/>
+      <c r="AP46" s="216"/>
+      <c r="AQ46" s="216"/>
+      <c r="AR46" s="216"/>
+      <c r="AS46" s="216"/>
+      <c r="AT46" s="216"/>
+      <c r="AU46" s="216"/>
+      <c r="AV46" s="216"/>
+      <c r="AW46" s="216"/>
+      <c r="AX46" s="216"/>
+      <c r="AY46" s="216"/>
+      <c r="AZ46" s="216"/>
+      <c r="BA46" s="216"/>
+      <c r="BB46" s="216"/>
+      <c r="BC46" s="216"/>
+      <c r="BD46" s="217"/>
+    </row>
+    <row r="47" spans="1:56" s="44" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B47" s="555" t="s">
+        <v>82</v>
+      </c>
+      <c r="C47" s="556"/>
+      <c r="D47" s="556"/>
+      <c r="E47" s="557"/>
+      <c r="F47" s="111"/>
+      <c r="G47" s="114" t="s">
+        <v>177</v>
+      </c>
+      <c r="H47" s="125"/>
+      <c r="I47" s="114"/>
+      <c r="J47" s="126"/>
+      <c r="K47" s="114"/>
+      <c r="L47" s="127"/>
+      <c r="M47" s="114" t="s">
+        <v>178</v>
+      </c>
+      <c r="N47" s="114"/>
+      <c r="O47" s="114"/>
+      <c r="P47" s="114"/>
+      <c r="Q47" s="114"/>
+      <c r="R47" s="114"/>
+      <c r="S47" s="114"/>
+      <c r="T47" s="114"/>
+      <c r="U47" s="114"/>
+      <c r="V47" s="112"/>
+      <c r="W47" s="112"/>
+      <c r="X47" s="112"/>
+      <c r="Y47" s="112"/>
+      <c r="Z47" s="112"/>
+      <c r="AA47" s="112"/>
+      <c r="AB47" s="112"/>
+      <c r="AC47" s="148"/>
+      <c r="AE47" s="78"/>
+    </row>
+    <row r="48" spans="1:56" s="44" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B48" s="558"/>
+      <c r="C48" s="559"/>
+      <c r="D48" s="559"/>
+      <c r="E48" s="560"/>
+      <c r="F48" s="128" t="s">
+        <v>35</v>
+      </c>
+      <c r="G48" s="145"/>
+      <c r="H48" s="145"/>
+      <c r="I48" s="129" t="s">
+        <v>133</v>
+      </c>
+      <c r="J48" s="145"/>
+      <c r="K48" s="145"/>
+      <c r="L48" s="130"/>
+      <c r="M48" s="130"/>
+      <c r="N48" s="130"/>
+      <c r="O48" s="130"/>
+      <c r="P48" s="130"/>
+      <c r="Q48" s="130"/>
+      <c r="R48" s="130"/>
+      <c r="S48" s="130"/>
+      <c r="T48" s="130"/>
+      <c r="U48" s="130"/>
+      <c r="V48" s="130"/>
+      <c r="W48" s="130"/>
+      <c r="X48" s="130"/>
+      <c r="Y48" s="130"/>
+      <c r="Z48" s="124"/>
+      <c r="AA48" s="124"/>
+      <c r="AB48" s="124"/>
+      <c r="AC48" s="148"/>
+      <c r="AE48" s="78"/>
+    </row>
+    <row r="49" spans="2:56" s="44" customFormat="1" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B49" s="561"/>
+      <c r="C49" s="562"/>
+      <c r="D49" s="562"/>
+      <c r="E49" s="563"/>
+      <c r="F49" s="132"/>
+      <c r="G49" s="133"/>
+      <c r="H49" s="133"/>
+      <c r="I49" s="133"/>
+      <c r="J49" s="133"/>
+      <c r="K49" s="133"/>
+      <c r="L49" s="133"/>
+      <c r="M49" s="133"/>
+      <c r="N49" s="133"/>
+      <c r="O49" s="133"/>
+      <c r="P49" s="133"/>
+      <c r="Q49" s="133"/>
+      <c r="R49" s="133"/>
+      <c r="S49" s="133"/>
+      <c r="T49" s="133"/>
+      <c r="U49" s="133"/>
+      <c r="V49" s="133"/>
+      <c r="W49" s="133"/>
+      <c r="X49" s="133"/>
+      <c r="Y49" s="133"/>
+      <c r="Z49" s="133"/>
+      <c r="AA49" s="133"/>
+      <c r="AB49" s="133"/>
+      <c r="AC49" s="143"/>
+      <c r="AE49" s="79"/>
+    </row>
+    <row r="50" spans="2:56" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.45">
+      <c r="C50" s="31"/>
+    </row>
+    <row r="51" spans="2:56" ht="11.25" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="52" spans="2:56" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B52" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="53" spans="2:56" ht="38.4" thickTop="1" x14ac:dyDescent="0.45">
+      <c r="B53" s="376"/>
+      <c r="C53" s="380"/>
+      <c r="D53" s="377"/>
+      <c r="E53" s="345" t="s">
+        <v>108</v>
+      </c>
+      <c r="F53" s="346"/>
+      <c r="G53" s="347"/>
+      <c r="H53" s="345" t="s">
+        <v>83</v>
+      </c>
+      <c r="I53" s="346"/>
+      <c r="J53" s="346"/>
+      <c r="K53" s="346"/>
+      <c r="L53" s="346"/>
+      <c r="M53" s="346"/>
+      <c r="N53" s="346"/>
+      <c r="O53" s="346"/>
+      <c r="P53" s="346"/>
+      <c r="Q53" s="347"/>
+      <c r="R53" s="360" t="s">
+        <v>146</v>
+      </c>
+      <c r="S53" s="346"/>
+      <c r="T53" s="347"/>
+      <c r="U53" s="345" t="s">
+        <v>81</v>
+      </c>
+      <c r="V53" s="346"/>
+      <c r="W53" s="346"/>
+      <c r="X53" s="346"/>
+      <c r="Y53" s="346"/>
+      <c r="Z53" s="346"/>
+      <c r="AA53" s="346"/>
+      <c r="AB53" s="347"/>
+      <c r="AC53" s="96" t="s">
+        <v>107</v>
+      </c>
+      <c r="AE53" s="77"/>
+      <c r="AK53" s="235" t="s">
+        <v>106</v>
+      </c>
+      <c r="AL53" s="283"/>
+      <c r="AM53" s="283"/>
+      <c r="AN53" s="283"/>
+      <c r="AO53" s="283"/>
+      <c r="AP53" s="283"/>
+      <c r="AQ53" s="283"/>
+      <c r="AR53" s="283"/>
+      <c r="AS53" s="283"/>
+      <c r="AT53" s="283"/>
+      <c r="AU53" s="283"/>
+      <c r="AV53" s="283"/>
+      <c r="AW53" s="283"/>
+      <c r="AX53" s="283"/>
+      <c r="AY53" s="283"/>
+      <c r="AZ53" s="283"/>
+      <c r="BA53" s="283"/>
+      <c r="BB53" s="283"/>
+      <c r="BC53" s="283"/>
+      <c r="BD53" s="284"/>
+    </row>
+    <row r="54" spans="2:56" ht="23.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B54" s="521" t="s">
+        <v>105</v>
+      </c>
+      <c r="C54" s="522"/>
+      <c r="D54" s="523"/>
+      <c r="E54" s="528"/>
+      <c r="F54" s="529"/>
+      <c r="G54" s="530"/>
+      <c r="H54" s="500" t="s">
+        <v>80</v>
+      </c>
+      <c r="I54" s="501"/>
+      <c r="J54" s="534"/>
+      <c r="K54" s="534"/>
+      <c r="L54" s="534"/>
+      <c r="M54" s="534"/>
+      <c r="N54" s="534"/>
+      <c r="O54" s="534"/>
+      <c r="P54" s="534"/>
+      <c r="Q54" s="535"/>
+      <c r="R54" s="536"/>
+      <c r="S54" s="537"/>
+      <c r="T54" s="538"/>
+      <c r="U54" s="30" t="s">
+        <v>79</v>
+      </c>
+      <c r="V54" s="68"/>
+      <c r="W54" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="X54" s="69"/>
+      <c r="Y54" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z54" s="545"/>
+      <c r="AA54" s="545"/>
+      <c r="AB54" s="546"/>
+      <c r="AC54" s="471"/>
+      <c r="AE54" s="78"/>
+      <c r="AK54" s="285"/>
+      <c r="AL54" s="213"/>
+      <c r="AM54" s="213"/>
+      <c r="AN54" s="213"/>
+      <c r="AO54" s="213"/>
+      <c r="AP54" s="213"/>
+      <c r="AQ54" s="213"/>
+      <c r="AR54" s="213"/>
+      <c r="AS54" s="213"/>
+      <c r="AT54" s="213"/>
+      <c r="AU54" s="213"/>
+      <c r="AV54" s="213"/>
+      <c r="AW54" s="213"/>
+      <c r="AX54" s="213"/>
+      <c r="AY54" s="213"/>
+      <c r="AZ54" s="213"/>
+      <c r="BA54" s="213"/>
+      <c r="BB54" s="213"/>
+      <c r="BC54" s="213"/>
+      <c r="BD54" s="286"/>
+    </row>
+    <row r="55" spans="2:56" ht="23.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B55" s="524"/>
+      <c r="C55" s="525"/>
+      <c r="D55" s="526"/>
+      <c r="E55" s="531"/>
+      <c r="F55" s="532"/>
+      <c r="G55" s="533"/>
+      <c r="H55" s="513"/>
+      <c r="I55" s="514"/>
+      <c r="J55" s="514"/>
+      <c r="K55" s="514"/>
+      <c r="L55" s="514"/>
+      <c r="M55" s="514"/>
+      <c r="N55" s="514"/>
+      <c r="O55" s="514"/>
+      <c r="P55" s="514"/>
+      <c r="Q55" s="515"/>
+      <c r="R55" s="539"/>
+      <c r="S55" s="540"/>
+      <c r="T55" s="541"/>
+      <c r="U55" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="V55" s="70"/>
+      <c r="W55" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="X55" s="71"/>
+      <c r="Y55" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z55" s="516"/>
+      <c r="AA55" s="516"/>
+      <c r="AB55" s="517"/>
+      <c r="AC55" s="472"/>
+      <c r="AE55" s="78"/>
+      <c r="AK55" s="285"/>
+      <c r="AL55" s="213"/>
+      <c r="AM55" s="213"/>
+      <c r="AN55" s="213"/>
+      <c r="AO55" s="213"/>
+      <c r="AP55" s="213"/>
+      <c r="AQ55" s="213"/>
+      <c r="AR55" s="213"/>
+      <c r="AS55" s="213"/>
+      <c r="AT55" s="213"/>
+      <c r="AU55" s="213"/>
+      <c r="AV55" s="213"/>
+      <c r="AW55" s="213"/>
+      <c r="AX55" s="213"/>
+      <c r="AY55" s="213"/>
+      <c r="AZ55" s="213"/>
+      <c r="BA55" s="213"/>
+      <c r="BB55" s="213"/>
+      <c r="BC55" s="213"/>
+      <c r="BD55" s="286"/>
+    </row>
+    <row r="56" spans="2:56" ht="23.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B56" s="105" t="s">
+        <v>11</v>
+      </c>
+      <c r="C56" s="527" t="s">
+        <v>104</v>
+      </c>
+      <c r="D56" s="527"/>
+      <c r="E56" s="439"/>
+      <c r="F56" s="440"/>
+      <c r="G56" s="441"/>
+      <c r="H56" s="433"/>
+      <c r="I56" s="434"/>
+      <c r="J56" s="434"/>
+      <c r="K56" s="434"/>
+      <c r="L56" s="434"/>
+      <c r="M56" s="434"/>
+      <c r="N56" s="434"/>
+      <c r="O56" s="434"/>
+      <c r="P56" s="434"/>
+      <c r="Q56" s="435"/>
+      <c r="R56" s="542"/>
+      <c r="S56" s="543"/>
+      <c r="T56" s="544"/>
+      <c r="U56" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="V56" s="518"/>
+      <c r="W56" s="519"/>
+      <c r="X56" s="519"/>
+      <c r="Y56" s="519"/>
+      <c r="Z56" s="519"/>
+      <c r="AA56" s="519"/>
+      <c r="AB56" s="520"/>
+      <c r="AC56" s="472"/>
+      <c r="AE56" s="78"/>
+      <c r="AK56" s="285"/>
+      <c r="AL56" s="213"/>
+      <c r="AM56" s="213"/>
+      <c r="AN56" s="213"/>
+      <c r="AO56" s="213"/>
+      <c r="AP56" s="213"/>
+      <c r="AQ56" s="213"/>
+      <c r="AR56" s="213"/>
+      <c r="AS56" s="213"/>
+      <c r="AT56" s="213"/>
+      <c r="AU56" s="213"/>
+      <c r="AV56" s="213"/>
+      <c r="AW56" s="213"/>
+      <c r="AX56" s="213"/>
+      <c r="AY56" s="213"/>
+      <c r="AZ56" s="213"/>
+      <c r="BA56" s="213"/>
+      <c r="BB56" s="213"/>
+      <c r="BC56" s="213"/>
+      <c r="BD56" s="286"/>
+    </row>
+    <row r="57" spans="2:56" ht="23.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B57" s="338" t="s">
+        <v>103</v>
+      </c>
+      <c r="C57" s="487"/>
+      <c r="D57" s="487"/>
+      <c r="E57" s="491" t="s">
+        <v>102</v>
+      </c>
+      <c r="F57" s="492"/>
+      <c r="G57" s="493"/>
+      <c r="H57" s="500" t="s">
+        <v>80</v>
+      </c>
+      <c r="I57" s="501"/>
+      <c r="J57" s="502" t="s">
+        <v>101</v>
+      </c>
+      <c r="K57" s="502"/>
+      <c r="L57" s="502"/>
+      <c r="M57" s="502"/>
+      <c r="N57" s="502"/>
+      <c r="O57" s="502"/>
+      <c r="P57" s="502"/>
+      <c r="Q57" s="503"/>
+      <c r="R57" s="504" t="s">
+        <v>95</v>
+      </c>
+      <c r="S57" s="505"/>
+      <c r="T57" s="506"/>
+      <c r="U57" s="64" t="s">
+        <v>79</v>
+      </c>
+      <c r="V57" s="80" t="s">
+        <v>93</v>
+      </c>
+      <c r="W57" s="81" t="s">
+        <v>30</v>
+      </c>
+      <c r="X57" s="82" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y57" s="82" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z57" s="81" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA57" s="82" t="s">
+        <v>52</v>
+      </c>
+      <c r="AB57" s="83" t="s">
+        <v>52</v>
+      </c>
+      <c r="AC57" s="485" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE57" s="78"/>
+      <c r="AK57" s="285"/>
+      <c r="AL57" s="213"/>
+      <c r="AM57" s="213"/>
+      <c r="AN57" s="213"/>
+      <c r="AO57" s="213"/>
+      <c r="AP57" s="213"/>
+      <c r="AQ57" s="213"/>
+      <c r="AR57" s="213"/>
+      <c r="AS57" s="213"/>
+      <c r="AT57" s="213"/>
+      <c r="AU57" s="213"/>
+      <c r="AV57" s="213"/>
+      <c r="AW57" s="213"/>
+      <c r="AX57" s="213"/>
+      <c r="AY57" s="213"/>
+      <c r="AZ57" s="213"/>
+      <c r="BA57" s="213"/>
+      <c r="BB57" s="213"/>
+      <c r="BC57" s="213"/>
+      <c r="BD57" s="286"/>
+    </row>
+    <row r="58" spans="2:56" ht="23.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B58" s="488"/>
+      <c r="C58" s="489"/>
+      <c r="D58" s="489"/>
+      <c r="E58" s="494"/>
+      <c r="F58" s="495"/>
+      <c r="G58" s="496"/>
+      <c r="H58" s="473" t="s">
+        <v>100</v>
+      </c>
+      <c r="I58" s="474"/>
+      <c r="J58" s="474"/>
+      <c r="K58" s="474"/>
+      <c r="L58" s="474"/>
+      <c r="M58" s="474"/>
+      <c r="N58" s="474"/>
+      <c r="O58" s="474"/>
+      <c r="P58" s="474"/>
+      <c r="Q58" s="475"/>
+      <c r="R58" s="507"/>
+      <c r="S58" s="508"/>
+      <c r="T58" s="509"/>
+      <c r="U58" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="V58" s="84" t="s">
+        <v>93</v>
+      </c>
+      <c r="W58" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="X58" s="85" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y58" s="85" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z58" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA58" s="85" t="s">
+        <v>52</v>
+      </c>
+      <c r="AB58" s="86" t="s">
+        <v>52</v>
+      </c>
+      <c r="AC58" s="486"/>
+      <c r="AE58" s="78"/>
+      <c r="AK58" s="285"/>
+      <c r="AL58" s="213"/>
+      <c r="AM58" s="213"/>
+      <c r="AN58" s="213"/>
+      <c r="AO58" s="213"/>
+      <c r="AP58" s="213"/>
+      <c r="AQ58" s="213"/>
+      <c r="AR58" s="213"/>
+      <c r="AS58" s="213"/>
+      <c r="AT58" s="213"/>
+      <c r="AU58" s="213"/>
+      <c r="AV58" s="213"/>
+      <c r="AW58" s="213"/>
+      <c r="AX58" s="213"/>
+      <c r="AY58" s="213"/>
+      <c r="AZ58" s="213"/>
+      <c r="BA58" s="213"/>
+      <c r="BB58" s="213"/>
+      <c r="BC58" s="213"/>
+      <c r="BD58" s="286"/>
+    </row>
+    <row r="59" spans="2:56" ht="23.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B59" s="340"/>
+      <c r="C59" s="490"/>
+      <c r="D59" s="490"/>
+      <c r="E59" s="497"/>
+      <c r="F59" s="498"/>
+      <c r="G59" s="499"/>
+      <c r="H59" s="476"/>
+      <c r="I59" s="477"/>
+      <c r="J59" s="477"/>
+      <c r="K59" s="477"/>
+      <c r="L59" s="477"/>
+      <c r="M59" s="477"/>
+      <c r="N59" s="477"/>
+      <c r="O59" s="477"/>
+      <c r="P59" s="477"/>
+      <c r="Q59" s="478"/>
+      <c r="R59" s="510"/>
+      <c r="S59" s="511"/>
+      <c r="T59" s="512"/>
+      <c r="U59" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="V59" s="479" t="s">
+        <v>99</v>
+      </c>
+      <c r="W59" s="480"/>
+      <c r="X59" s="480"/>
+      <c r="Y59" s="480"/>
+      <c r="Z59" s="480"/>
+      <c r="AA59" s="480"/>
+      <c r="AB59" s="481"/>
+      <c r="AC59" s="486"/>
+      <c r="AE59" s="78"/>
+      <c r="AK59" s="285"/>
+      <c r="AL59" s="213"/>
+      <c r="AM59" s="213"/>
+      <c r="AN59" s="213"/>
+      <c r="AO59" s="213"/>
+      <c r="AP59" s="213"/>
+      <c r="AQ59" s="213"/>
+      <c r="AR59" s="213"/>
+      <c r="AS59" s="213"/>
+      <c r="AT59" s="213"/>
+      <c r="AU59" s="213"/>
+      <c r="AV59" s="213"/>
+      <c r="AW59" s="213"/>
+      <c r="AX59" s="213"/>
+      <c r="AY59" s="213"/>
+      <c r="AZ59" s="213"/>
+      <c r="BA59" s="213"/>
+      <c r="BB59" s="213"/>
+      <c r="BC59" s="213"/>
+      <c r="BD59" s="286"/>
+    </row>
+    <row r="60" spans="2:56" ht="23.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B60" s="338" t="s">
+        <v>98</v>
+      </c>
+      <c r="C60" s="487"/>
+      <c r="D60" s="487"/>
+      <c r="E60" s="491" t="s">
+        <v>97</v>
+      </c>
+      <c r="F60" s="492"/>
+      <c r="G60" s="493"/>
+      <c r="H60" s="500" t="s">
+        <v>80</v>
+      </c>
+      <c r="I60" s="501"/>
+      <c r="J60" s="502" t="s">
+        <v>96</v>
+      </c>
+      <c r="K60" s="502"/>
+      <c r="L60" s="502"/>
+      <c r="M60" s="502"/>
+      <c r="N60" s="502"/>
+      <c r="O60" s="502"/>
+      <c r="P60" s="502"/>
+      <c r="Q60" s="503"/>
+      <c r="R60" s="504" t="s">
+        <v>95</v>
+      </c>
+      <c r="S60" s="505"/>
+      <c r="T60" s="506"/>
+      <c r="U60" s="64" t="s">
+        <v>79</v>
+      </c>
+      <c r="V60" s="87" t="s">
+        <v>93</v>
+      </c>
+      <c r="W60" s="81" t="s">
+        <v>30</v>
+      </c>
+      <c r="X60" s="82" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y60" s="82" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z60" s="81" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA60" s="82" t="s">
+        <v>52</v>
+      </c>
+      <c r="AB60" s="83" t="s">
+        <v>52</v>
+      </c>
+      <c r="AC60" s="471"/>
+      <c r="AE60" s="78"/>
+      <c r="AK60" s="285"/>
+      <c r="AL60" s="213"/>
+      <c r="AM60" s="213"/>
+      <c r="AN60" s="213"/>
+      <c r="AO60" s="213"/>
+      <c r="AP60" s="213"/>
+      <c r="AQ60" s="213"/>
+      <c r="AR60" s="213"/>
+      <c r="AS60" s="213"/>
+      <c r="AT60" s="213"/>
+      <c r="AU60" s="213"/>
+      <c r="AV60" s="213"/>
+      <c r="AW60" s="213"/>
+      <c r="AX60" s="213"/>
+      <c r="AY60" s="213"/>
+      <c r="AZ60" s="213"/>
+      <c r="BA60" s="213"/>
+      <c r="BB60" s="213"/>
+      <c r="BC60" s="213"/>
+      <c r="BD60" s="286"/>
+    </row>
+    <row r="61" spans="2:56" ht="23.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B61" s="488"/>
+      <c r="C61" s="489"/>
+      <c r="D61" s="489"/>
+      <c r="E61" s="494"/>
+      <c r="F61" s="495"/>
+      <c r="G61" s="496"/>
+      <c r="H61" s="473" t="s">
+        <v>94</v>
+      </c>
+      <c r="I61" s="474"/>
+      <c r="J61" s="474"/>
+      <c r="K61" s="474"/>
+      <c r="L61" s="474"/>
+      <c r="M61" s="474"/>
+      <c r="N61" s="474"/>
+      <c r="O61" s="474"/>
+      <c r="P61" s="474"/>
+      <c r="Q61" s="475"/>
+      <c r="R61" s="507"/>
+      <c r="S61" s="508"/>
+      <c r="T61" s="509"/>
+      <c r="U61" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="V61" s="84" t="s">
+        <v>93</v>
+      </c>
+      <c r="W61" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="X61" s="85" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y61" s="85" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z61" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA61" s="85" t="s">
+        <v>52</v>
+      </c>
+      <c r="AB61" s="86" t="s">
+        <v>52</v>
+      </c>
+      <c r="AC61" s="472"/>
+      <c r="AE61" s="78"/>
+      <c r="AK61" s="285"/>
+      <c r="AL61" s="213"/>
+      <c r="AM61" s="213"/>
+      <c r="AN61" s="213"/>
+      <c r="AO61" s="213"/>
+      <c r="AP61" s="213"/>
+      <c r="AQ61" s="213"/>
+      <c r="AR61" s="213"/>
+      <c r="AS61" s="213"/>
+      <c r="AT61" s="213"/>
+      <c r="AU61" s="213"/>
+      <c r="AV61" s="213"/>
+      <c r="AW61" s="213"/>
+      <c r="AX61" s="213"/>
+      <c r="AY61" s="213"/>
+      <c r="AZ61" s="213"/>
+      <c r="BA61" s="213"/>
+      <c r="BB61" s="213"/>
+      <c r="BC61" s="213"/>
+      <c r="BD61" s="286"/>
+    </row>
+    <row r="62" spans="2:56" ht="23.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B62" s="340"/>
+      <c r="C62" s="490"/>
+      <c r="D62" s="490"/>
+      <c r="E62" s="497"/>
+      <c r="F62" s="498"/>
+      <c r="G62" s="499"/>
+      <c r="H62" s="476"/>
+      <c r="I62" s="477"/>
+      <c r="J62" s="477"/>
+      <c r="K62" s="477"/>
+      <c r="L62" s="477"/>
+      <c r="M62" s="477"/>
+      <c r="N62" s="477"/>
+      <c r="O62" s="477"/>
+      <c r="P62" s="477"/>
+      <c r="Q62" s="478"/>
+      <c r="R62" s="510"/>
+      <c r="S62" s="511"/>
+      <c r="T62" s="512"/>
+      <c r="U62" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="V62" s="479" t="s">
         <v>92</v>
       </c>
-      <c r="X45" s="171"/>
-[...14 lines deleted...]
-      <c r="I46" s="228" t="s">
+      <c r="W62" s="480"/>
+      <c r="X62" s="480"/>
+      <c r="Y62" s="480"/>
+      <c r="Z62" s="480"/>
+      <c r="AA62" s="480"/>
+      <c r="AB62" s="481"/>
+      <c r="AC62" s="472"/>
+      <c r="AE62" s="79"/>
+      <c r="AK62" s="287"/>
+      <c r="AL62" s="288"/>
+      <c r="AM62" s="288"/>
+      <c r="AN62" s="288"/>
+      <c r="AO62" s="288"/>
+      <c r="AP62" s="288"/>
+      <c r="AQ62" s="288"/>
+      <c r="AR62" s="288"/>
+      <c r="AS62" s="288"/>
+      <c r="AT62" s="288"/>
+      <c r="AU62" s="288"/>
+      <c r="AV62" s="288"/>
+      <c r="AW62" s="288"/>
+      <c r="AX62" s="288"/>
+      <c r="AY62" s="288"/>
+      <c r="AZ62" s="288"/>
+      <c r="BA62" s="288"/>
+      <c r="BB62" s="288"/>
+      <c r="BC62" s="288"/>
+      <c r="BD62" s="289"/>
+    </row>
+    <row r="63" spans="2:56" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.45">
+      <c r="B63" s="10" t="s">
         <v>91</v>
       </c>
-      <c r="J46" s="229"/>
-[...5 lines deleted...]
-      <c r="P46" s="26" t="s">
+    </row>
+    <row r="64" spans="2:56" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B64" s="25"/>
+    </row>
+    <row r="65" spans="2:56" ht="14.4" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B65" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="F65" s="12"/>
+      <c r="AE65" s="77"/>
+    </row>
+    <row r="66" spans="2:56" ht="18.600000000000001" thickTop="1" x14ac:dyDescent="0.45">
+      <c r="B66" s="450" t="s">
+        <v>89</v>
+      </c>
+      <c r="C66" s="451"/>
+      <c r="D66" s="452"/>
+      <c r="E66" s="72"/>
+      <c r="F66" s="482" t="s">
+        <v>88</v>
+      </c>
+      <c r="G66" s="483"/>
+      <c r="H66" s="483"/>
+      <c r="I66" s="483"/>
+      <c r="J66" s="483"/>
+      <c r="K66" s="483"/>
+      <c r="L66" s="483"/>
+      <c r="M66" s="483"/>
+      <c r="N66" s="483"/>
+      <c r="O66" s="483"/>
+      <c r="P66" s="483"/>
+      <c r="Q66" s="483"/>
+      <c r="R66" s="483"/>
+      <c r="S66" s="483"/>
+      <c r="T66" s="483"/>
+      <c r="U66" s="483"/>
+      <c r="V66" s="483"/>
+      <c r="W66" s="483"/>
+      <c r="X66" s="483"/>
+      <c r="Y66" s="483"/>
+      <c r="Z66" s="483"/>
+      <c r="AA66" s="483"/>
+      <c r="AB66" s="483"/>
+      <c r="AC66" s="484"/>
+      <c r="AE66" s="78"/>
+      <c r="AK66" s="235" t="s">
+        <v>87</v>
+      </c>
+      <c r="AL66" s="236"/>
+      <c r="AM66" s="236"/>
+      <c r="AN66" s="236"/>
+      <c r="AO66" s="236"/>
+      <c r="AP66" s="236"/>
+      <c r="AQ66" s="236"/>
+      <c r="AR66" s="236"/>
+      <c r="AS66" s="236"/>
+      <c r="AT66" s="236"/>
+      <c r="AU66" s="236"/>
+      <c r="AV66" s="236"/>
+      <c r="AW66" s="236"/>
+      <c r="AX66" s="236"/>
+      <c r="AY66" s="236"/>
+      <c r="AZ66" s="236"/>
+      <c r="BA66" s="236"/>
+      <c r="BB66" s="236"/>
+      <c r="BC66" s="236"/>
+      <c r="BD66" s="237"/>
+    </row>
+    <row r="67" spans="2:56" x14ac:dyDescent="0.45">
+      <c r="B67" s="456"/>
+      <c r="C67" s="457"/>
+      <c r="D67" s="458"/>
+      <c r="E67" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="F67" s="482" t="s">
+        <v>86</v>
+      </c>
+      <c r="G67" s="483"/>
+      <c r="H67" s="483"/>
+      <c r="I67" s="483"/>
+      <c r="J67" s="483"/>
+      <c r="K67" s="483"/>
+      <c r="L67" s="483"/>
+      <c r="M67" s="483"/>
+      <c r="N67" s="483"/>
+      <c r="O67" s="483"/>
+      <c r="P67" s="483"/>
+      <c r="Q67" s="483"/>
+      <c r="R67" s="483"/>
+      <c r="S67" s="483"/>
+      <c r="T67" s="483"/>
+      <c r="U67" s="483"/>
+      <c r="V67" s="483"/>
+      <c r="W67" s="483"/>
+      <c r="X67" s="483"/>
+      <c r="Y67" s="483"/>
+      <c r="Z67" s="483"/>
+      <c r="AA67" s="483"/>
+      <c r="AB67" s="483"/>
+      <c r="AC67" s="484"/>
+      <c r="AE67" s="78"/>
+      <c r="AK67" s="238"/>
+      <c r="AL67" s="239"/>
+      <c r="AM67" s="239"/>
+      <c r="AN67" s="239"/>
+      <c r="AO67" s="239"/>
+      <c r="AP67" s="239"/>
+      <c r="AQ67" s="239"/>
+      <c r="AR67" s="239"/>
+      <c r="AS67" s="239"/>
+      <c r="AT67" s="239"/>
+      <c r="AU67" s="239"/>
+      <c r="AV67" s="239"/>
+      <c r="AW67" s="239"/>
+      <c r="AX67" s="239"/>
+      <c r="AY67" s="239"/>
+      <c r="AZ67" s="239"/>
+      <c r="BA67" s="239"/>
+      <c r="BB67" s="239"/>
+      <c r="BC67" s="239"/>
+      <c r="BD67" s="240"/>
+    </row>
+    <row r="68" spans="2:56" ht="28.2" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B68" s="450" t="s">
+        <v>143</v>
+      </c>
+      <c r="C68" s="451"/>
+      <c r="D68" s="452"/>
+      <c r="E68" s="360" t="s">
+        <v>85</v>
+      </c>
+      <c r="F68" s="370"/>
+      <c r="G68" s="370"/>
+      <c r="H68" s="361"/>
+      <c r="I68" s="459"/>
+      <c r="J68" s="460"/>
+      <c r="K68" s="460"/>
+      <c r="L68" s="460"/>
+      <c r="M68" s="460"/>
+      <c r="N68" s="460"/>
+      <c r="O68" s="460"/>
+      <c r="P68" s="460"/>
+      <c r="Q68" s="460"/>
+      <c r="R68" s="460"/>
+      <c r="S68" s="460"/>
+      <c r="T68" s="460"/>
+      <c r="U68" s="460"/>
+      <c r="V68" s="460"/>
+      <c r="W68" s="460"/>
+      <c r="X68" s="460"/>
+      <c r="Y68" s="460"/>
+      <c r="Z68" s="460"/>
+      <c r="AA68" s="460"/>
+      <c r="AB68" s="460"/>
+      <c r="AC68" s="461"/>
+      <c r="AE68" s="78"/>
+      <c r="AK68" s="238"/>
+      <c r="AL68" s="239"/>
+      <c r="AM68" s="239"/>
+      <c r="AN68" s="239"/>
+      <c r="AO68" s="239"/>
+      <c r="AP68" s="239"/>
+      <c r="AQ68" s="239"/>
+      <c r="AR68" s="239"/>
+      <c r="AS68" s="239"/>
+      <c r="AT68" s="239"/>
+      <c r="AU68" s="239"/>
+      <c r="AV68" s="239"/>
+      <c r="AW68" s="239"/>
+      <c r="AX68" s="239"/>
+      <c r="AY68" s="239"/>
+      <c r="AZ68" s="239"/>
+      <c r="BA68" s="239"/>
+      <c r="BB68" s="239"/>
+      <c r="BC68" s="239"/>
+      <c r="BD68" s="240"/>
+    </row>
+    <row r="69" spans="2:56" ht="23.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B69" s="453"/>
+      <c r="C69" s="454"/>
+      <c r="D69" s="455"/>
+      <c r="E69" s="299" t="s">
+        <v>84</v>
+      </c>
+      <c r="F69" s="428"/>
+      <c r="G69" s="428"/>
+      <c r="H69" s="429"/>
+      <c r="I69" s="299" t="s">
+        <v>83</v>
+      </c>
+      <c r="J69" s="428"/>
+      <c r="K69" s="428"/>
+      <c r="L69" s="428"/>
+      <c r="M69" s="428"/>
+      <c r="N69" s="428"/>
+      <c r="O69" s="429"/>
+      <c r="P69" s="97" t="s">
+        <v>82</v>
+      </c>
+      <c r="Q69" s="98"/>
+      <c r="R69" s="98"/>
+      <c r="S69" s="98"/>
+      <c r="T69" s="98"/>
+      <c r="U69" s="98"/>
+      <c r="V69" s="99"/>
+      <c r="W69" s="345" t="s">
+        <v>81</v>
+      </c>
+      <c r="X69" s="346"/>
+      <c r="Y69" s="346"/>
+      <c r="Z69" s="346"/>
+      <c r="AA69" s="346"/>
+      <c r="AB69" s="346"/>
+      <c r="AC69" s="347"/>
+      <c r="AE69" s="78"/>
+      <c r="AK69" s="238"/>
+      <c r="AL69" s="239"/>
+      <c r="AM69" s="239"/>
+      <c r="AN69" s="239"/>
+      <c r="AO69" s="239"/>
+      <c r="AP69" s="239"/>
+      <c r="AQ69" s="239"/>
+      <c r="AR69" s="239"/>
+      <c r="AS69" s="239"/>
+      <c r="AT69" s="239"/>
+      <c r="AU69" s="239"/>
+      <c r="AV69" s="239"/>
+      <c r="AW69" s="239"/>
+      <c r="AX69" s="239"/>
+      <c r="AY69" s="239"/>
+      <c r="AZ69" s="239"/>
+      <c r="BA69" s="239"/>
+      <c r="BB69" s="239"/>
+      <c r="BC69" s="239"/>
+      <c r="BD69" s="240"/>
+    </row>
+    <row r="70" spans="2:56" ht="23.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B70" s="453"/>
+      <c r="C70" s="454"/>
+      <c r="D70" s="455"/>
+      <c r="E70" s="462"/>
+      <c r="F70" s="463"/>
+      <c r="G70" s="463"/>
+      <c r="H70" s="464"/>
+      <c r="I70" s="465" t="s">
+        <v>80</v>
+      </c>
+      <c r="J70" s="466"/>
+      <c r="K70" s="467"/>
+      <c r="L70" s="467"/>
+      <c r="M70" s="467"/>
+      <c r="N70" s="467"/>
+      <c r="O70" s="468"/>
+      <c r="P70" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q70" s="469"/>
+      <c r="R70" s="470"/>
+      <c r="S70" s="23" t="s">
+        <v>30</v>
+      </c>
+      <c r="T70" s="423"/>
+      <c r="U70" s="424"/>
+      <c r="V70" s="425"/>
+      <c r="W70" s="22" t="s">
+        <v>79</v>
+      </c>
+      <c r="X70" s="73"/>
+      <c r="Y70" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z70" s="74"/>
+      <c r="AA70" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB70" s="426"/>
+      <c r="AC70" s="427"/>
+      <c r="AE70" s="78"/>
+      <c r="AK70" s="238"/>
+      <c r="AL70" s="239"/>
+      <c r="AM70" s="239"/>
+      <c r="AN70" s="239"/>
+      <c r="AO70" s="239"/>
+      <c r="AP70" s="239"/>
+      <c r="AQ70" s="239"/>
+      <c r="AR70" s="239"/>
+      <c r="AS70" s="239"/>
+      <c r="AT70" s="239"/>
+      <c r="AU70" s="239"/>
+      <c r="AV70" s="239"/>
+      <c r="AW70" s="239"/>
+      <c r="AX70" s="239"/>
+      <c r="AY70" s="239"/>
+      <c r="AZ70" s="239"/>
+      <c r="BA70" s="239"/>
+      <c r="BB70" s="239"/>
+      <c r="BC70" s="239"/>
+      <c r="BD70" s="240"/>
+    </row>
+    <row r="71" spans="2:56" ht="23.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B71" s="453"/>
+      <c r="C71" s="454"/>
+      <c r="D71" s="455"/>
+      <c r="E71" s="299" t="s">
+        <v>78</v>
+      </c>
+      <c r="F71" s="428"/>
+      <c r="G71" s="428"/>
+      <c r="H71" s="429"/>
+      <c r="I71" s="430"/>
+      <c r="J71" s="431"/>
+      <c r="K71" s="431"/>
+      <c r="L71" s="431"/>
+      <c r="M71" s="431"/>
+      <c r="N71" s="431"/>
+      <c r="O71" s="432"/>
+      <c r="P71" s="436"/>
+      <c r="Q71" s="437"/>
+      <c r="R71" s="437"/>
+      <c r="S71" s="437"/>
+      <c r="T71" s="437"/>
+      <c r="U71" s="437"/>
+      <c r="V71" s="438"/>
+      <c r="W71" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="X71" s="70"/>
+      <c r="Y71" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z71" s="71"/>
+      <c r="AA71" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB71" s="442"/>
+      <c r="AC71" s="443"/>
+      <c r="AE71" s="78"/>
+      <c r="AK71" s="238"/>
+      <c r="AL71" s="239"/>
+      <c r="AM71" s="239"/>
+      <c r="AN71" s="239"/>
+      <c r="AO71" s="239"/>
+      <c r="AP71" s="239"/>
+      <c r="AQ71" s="239"/>
+      <c r="AR71" s="239"/>
+      <c r="AS71" s="239"/>
+      <c r="AT71" s="239"/>
+      <c r="AU71" s="239"/>
+      <c r="AV71" s="239"/>
+      <c r="AW71" s="239"/>
+      <c r="AX71" s="239"/>
+      <c r="AY71" s="239"/>
+      <c r="AZ71" s="239"/>
+      <c r="BA71" s="239"/>
+      <c r="BB71" s="239"/>
+      <c r="BC71" s="239"/>
+      <c r="BD71" s="240"/>
+    </row>
+    <row r="72" spans="2:56" ht="23.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B72" s="456"/>
+      <c r="C72" s="457"/>
+      <c r="D72" s="458"/>
+      <c r="E72" s="444"/>
+      <c r="F72" s="445"/>
+      <c r="G72" s="445"/>
+      <c r="H72" s="446"/>
+      <c r="I72" s="433"/>
+      <c r="J72" s="434"/>
+      <c r="K72" s="434"/>
+      <c r="L72" s="434"/>
+      <c r="M72" s="434"/>
+      <c r="N72" s="434"/>
+      <c r="O72" s="435"/>
+      <c r="P72" s="439"/>
+      <c r="Q72" s="440"/>
+      <c r="R72" s="440"/>
+      <c r="S72" s="440"/>
+      <c r="T72" s="440"/>
+      <c r="U72" s="440"/>
+      <c r="V72" s="441"/>
+      <c r="W72" s="18" t="s">
+        <v>76</v>
+      </c>
+      <c r="X72" s="447"/>
+      <c r="Y72" s="448"/>
+      <c r="Z72" s="448"/>
+      <c r="AA72" s="448"/>
+      <c r="AB72" s="448"/>
+      <c r="AC72" s="449"/>
+      <c r="AE72" s="79"/>
+      <c r="AK72" s="241"/>
+      <c r="AL72" s="242"/>
+      <c r="AM72" s="242"/>
+      <c r="AN72" s="242"/>
+      <c r="AO72" s="242"/>
+      <c r="AP72" s="242"/>
+      <c r="AQ72" s="242"/>
+      <c r="AR72" s="242"/>
+      <c r="AS72" s="242"/>
+      <c r="AT72" s="242"/>
+      <c r="AU72" s="242"/>
+      <c r="AV72" s="242"/>
+      <c r="AW72" s="242"/>
+      <c r="AX72" s="242"/>
+      <c r="AY72" s="242"/>
+      <c r="AZ72" s="242"/>
+      <c r="BA72" s="242"/>
+      <c r="BB72" s="242"/>
+      <c r="BC72" s="242"/>
+      <c r="BD72" s="243"/>
+    </row>
+    <row r="73" spans="2:56" ht="18" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.5"/>
+    <row r="74" spans="2:56" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.45">
+      <c r="B74" s="400" t="s">
+        <v>197</v>
+      </c>
+      <c r="C74" s="401"/>
+      <c r="D74" s="401"/>
+      <c r="E74" s="406" t="s">
+        <v>181</v>
+      </c>
+      <c r="F74" s="407"/>
+      <c r="G74" s="407"/>
+      <c r="H74" s="407"/>
+      <c r="I74" s="149"/>
+      <c r="J74" s="149"/>
+      <c r="K74" s="150" t="s">
+        <v>182</v>
+      </c>
+      <c r="L74" s="149"/>
+      <c r="M74" s="150"/>
+      <c r="N74" s="149"/>
+      <c r="O74" s="149"/>
+      <c r="P74" s="149"/>
+      <c r="Q74" s="150" t="s">
+        <v>183</v>
+      </c>
+      <c r="R74" s="149"/>
+      <c r="S74" s="150"/>
+      <c r="T74" s="149"/>
+      <c r="U74" s="149"/>
+      <c r="V74" s="150" t="s">
+        <v>184</v>
+      </c>
+      <c r="W74" s="156"/>
+      <c r="X74" s="156"/>
+      <c r="Y74" s="149"/>
+      <c r="Z74" s="151"/>
+      <c r="AA74" s="151"/>
+      <c r="AB74" s="151"/>
+      <c r="AC74" s="157"/>
+      <c r="AD74" s="158"/>
+      <c r="AE74" s="77"/>
+      <c r="AF74" s="158"/>
+      <c r="AG74" s="158"/>
+      <c r="AK74" s="209" t="s">
+        <v>210</v>
+      </c>
+      <c r="AL74" s="210"/>
+      <c r="AM74" s="210"/>
+      <c r="AN74" s="210"/>
+      <c r="AO74" s="210"/>
+      <c r="AP74" s="210"/>
+      <c r="AQ74" s="210"/>
+      <c r="AR74" s="210"/>
+      <c r="AS74" s="210"/>
+      <c r="AT74" s="210"/>
+      <c r="AU74" s="210"/>
+      <c r="AV74" s="210"/>
+      <c r="AW74" s="210"/>
+      <c r="AX74" s="210"/>
+      <c r="AY74" s="210"/>
+      <c r="AZ74" s="210"/>
+      <c r="BA74" s="210"/>
+      <c r="BB74" s="210"/>
+      <c r="BC74" s="210"/>
+      <c r="BD74" s="211"/>
+    </row>
+    <row r="75" spans="2:56" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B75" s="402"/>
+      <c r="C75" s="403"/>
+      <c r="D75" s="403"/>
+      <c r="E75" s="408" t="s">
+        <v>185</v>
+      </c>
+      <c r="F75" s="409"/>
+      <c r="G75" s="409"/>
+      <c r="H75" s="409"/>
+      <c r="I75" s="152"/>
+      <c r="J75" s="152"/>
+      <c r="K75" s="159" t="s">
+        <v>186</v>
+      </c>
+      <c r="L75" s="152"/>
+      <c r="M75" s="153"/>
+      <c r="N75" s="152"/>
+      <c r="O75" s="152"/>
+      <c r="P75" s="152"/>
+      <c r="Q75" s="159" t="s">
+        <v>187</v>
+      </c>
+      <c r="R75" s="152"/>
+      <c r="S75" s="152"/>
+      <c r="T75" s="152"/>
+      <c r="U75" s="152"/>
+      <c r="V75" s="152"/>
+      <c r="W75" s="152"/>
+      <c r="X75" s="152"/>
+      <c r="Y75" s="152"/>
+      <c r="Z75" s="152"/>
+      <c r="AA75" s="152"/>
+      <c r="AB75" s="152"/>
+      <c r="AC75" s="154"/>
+      <c r="AE75" s="78"/>
+      <c r="AK75" s="212"/>
+      <c r="AL75" s="213"/>
+      <c r="AM75" s="213"/>
+      <c r="AN75" s="213"/>
+      <c r="AO75" s="213"/>
+      <c r="AP75" s="213"/>
+      <c r="AQ75" s="213"/>
+      <c r="AR75" s="213"/>
+      <c r="AS75" s="213"/>
+      <c r="AT75" s="213"/>
+      <c r="AU75" s="213"/>
+      <c r="AV75" s="213"/>
+      <c r="AW75" s="213"/>
+      <c r="AX75" s="213"/>
+      <c r="AY75" s="213"/>
+      <c r="AZ75" s="213"/>
+      <c r="BA75" s="213"/>
+      <c r="BB75" s="213"/>
+      <c r="BC75" s="213"/>
+      <c r="BD75" s="214"/>
+    </row>
+    <row r="76" spans="2:56" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B76" s="402"/>
+      <c r="C76" s="403"/>
+      <c r="D76" s="403"/>
+      <c r="E76" s="224" t="s">
+        <v>188</v>
+      </c>
+      <c r="F76" s="410" t="s">
+        <v>189</v>
+      </c>
+      <c r="G76" s="411"/>
+      <c r="H76" s="411"/>
+      <c r="I76" s="412"/>
+      <c r="J76" s="412"/>
+      <c r="K76" s="412"/>
+      <c r="L76" s="412"/>
+      <c r="M76" s="412"/>
+      <c r="N76" s="412"/>
+      <c r="O76" s="412"/>
+      <c r="P76" s="412"/>
+      <c r="Q76" s="412"/>
+      <c r="R76" s="412"/>
+      <c r="S76" s="412"/>
+      <c r="T76" s="412"/>
+      <c r="U76" s="412"/>
+      <c r="V76" s="412"/>
+      <c r="W76" s="412"/>
+      <c r="X76" s="412"/>
+      <c r="Y76" s="412"/>
+      <c r="Z76" s="412"/>
+      <c r="AA76" s="412"/>
+      <c r="AB76" s="412"/>
+      <c r="AC76" s="413"/>
+      <c r="AD76" s="160"/>
+      <c r="AE76" s="78"/>
+      <c r="AF76" s="160"/>
+      <c r="AG76" s="160"/>
+      <c r="AH76" s="160"/>
+      <c r="AI76" s="160"/>
+      <c r="AJ76" s="160"/>
+      <c r="AK76" s="212"/>
+      <c r="AL76" s="213"/>
+      <c r="AM76" s="213"/>
+      <c r="AN76" s="213"/>
+      <c r="AO76" s="213"/>
+      <c r="AP76" s="213"/>
+      <c r="AQ76" s="213"/>
+      <c r="AR76" s="213"/>
+      <c r="AS76" s="213"/>
+      <c r="AT76" s="213"/>
+      <c r="AU76" s="213"/>
+      <c r="AV76" s="213"/>
+      <c r="AW76" s="213"/>
+      <c r="AX76" s="213"/>
+      <c r="AY76" s="213"/>
+      <c r="AZ76" s="213"/>
+      <c r="BA76" s="213"/>
+      <c r="BB76" s="213"/>
+      <c r="BC76" s="213"/>
+      <c r="BD76" s="214"/>
+    </row>
+    <row r="77" spans="2:56" x14ac:dyDescent="0.45">
+      <c r="B77" s="402"/>
+      <c r="C77" s="403"/>
+      <c r="D77" s="403"/>
+      <c r="E77" s="225"/>
+      <c r="F77" s="397" t="s">
+        <v>83</v>
+      </c>
+      <c r="G77" s="399"/>
+      <c r="H77" s="399"/>
+      <c r="I77" s="414" t="s">
+        <v>169</v>
+      </c>
+      <c r="J77" s="415"/>
+      <c r="K77" s="422" t="s">
+        <v>201</v>
+      </c>
+      <c r="L77" s="422"/>
+      <c r="M77" s="422"/>
+      <c r="N77" s="422"/>
+      <c r="O77" s="422"/>
+      <c r="P77" s="422"/>
+      <c r="Q77" s="422"/>
+      <c r="R77" s="422"/>
+      <c r="S77" s="422"/>
+      <c r="T77" s="422"/>
+      <c r="U77" s="422"/>
+      <c r="V77" s="422"/>
+      <c r="W77" s="422"/>
+      <c r="X77" s="422"/>
+      <c r="Y77" s="422"/>
+      <c r="Z77" s="422"/>
+      <c r="AA77" s="422"/>
+      <c r="AB77" s="422"/>
+      <c r="AC77" s="169"/>
+      <c r="AD77" s="44"/>
+      <c r="AE77" s="78"/>
+      <c r="AF77" s="44"/>
+      <c r="AG77" s="44"/>
+      <c r="AH77" s="44"/>
+      <c r="AI77" s="44"/>
+      <c r="AJ77" s="44"/>
+      <c r="AK77" s="212"/>
+      <c r="AL77" s="213"/>
+      <c r="AM77" s="213"/>
+      <c r="AN77" s="213"/>
+      <c r="AO77" s="213"/>
+      <c r="AP77" s="213"/>
+      <c r="AQ77" s="213"/>
+      <c r="AR77" s="213"/>
+      <c r="AS77" s="213"/>
+      <c r="AT77" s="213"/>
+      <c r="AU77" s="213"/>
+      <c r="AV77" s="213"/>
+      <c r="AW77" s="213"/>
+      <c r="AX77" s="213"/>
+      <c r="AY77" s="213"/>
+      <c r="AZ77" s="213"/>
+      <c r="BA77" s="213"/>
+      <c r="BB77" s="213"/>
+      <c r="BC77" s="213"/>
+      <c r="BD77" s="214"/>
+    </row>
+    <row r="78" spans="2:56" ht="33.6" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B78" s="402"/>
+      <c r="C78" s="403"/>
+      <c r="D78" s="403"/>
+      <c r="E78" s="225"/>
+      <c r="F78" s="383"/>
+      <c r="G78" s="384"/>
+      <c r="H78" s="384"/>
+      <c r="I78" s="416" t="s">
+        <v>83</v>
+      </c>
+      <c r="J78" s="417"/>
+      <c r="K78" s="418" t="s">
+        <v>94</v>
+      </c>
+      <c r="L78" s="418"/>
+      <c r="M78" s="418"/>
+      <c r="N78" s="418"/>
+      <c r="O78" s="418"/>
+      <c r="P78" s="418"/>
+      <c r="Q78" s="418"/>
+      <c r="R78" s="418"/>
+      <c r="S78" s="418"/>
+      <c r="T78" s="418"/>
+      <c r="U78" s="418"/>
+      <c r="V78" s="418"/>
+      <c r="W78" s="418"/>
+      <c r="X78" s="418"/>
+      <c r="Y78" s="418"/>
+      <c r="Z78" s="418"/>
+      <c r="AA78" s="418"/>
+      <c r="AB78" s="418"/>
+      <c r="AC78" s="170"/>
+      <c r="AD78" s="123"/>
+      <c r="AE78" s="78"/>
+      <c r="AF78" s="123"/>
+      <c r="AG78" s="123"/>
+      <c r="AH78" s="123"/>
+      <c r="AI78" s="123"/>
+      <c r="AJ78" s="123"/>
+      <c r="AK78" s="212"/>
+      <c r="AL78" s="213"/>
+      <c r="AM78" s="213"/>
+      <c r="AN78" s="213"/>
+      <c r="AO78" s="213"/>
+      <c r="AP78" s="213"/>
+      <c r="AQ78" s="213"/>
+      <c r="AR78" s="213"/>
+      <c r="AS78" s="213"/>
+      <c r="AT78" s="213"/>
+      <c r="AU78" s="213"/>
+      <c r="AV78" s="213"/>
+      <c r="AW78" s="213"/>
+      <c r="AX78" s="213"/>
+      <c r="AY78" s="213"/>
+      <c r="AZ78" s="213"/>
+      <c r="BA78" s="213"/>
+      <c r="BB78" s="213"/>
+      <c r="BC78" s="213"/>
+      <c r="BD78" s="214"/>
+    </row>
+    <row r="79" spans="2:56" x14ac:dyDescent="0.45">
+      <c r="B79" s="402"/>
+      <c r="C79" s="403"/>
+      <c r="D79" s="403"/>
+      <c r="E79" s="225"/>
+      <c r="F79" s="419" t="s">
+        <v>190</v>
+      </c>
+      <c r="G79" s="420"/>
+      <c r="H79" s="421"/>
+      <c r="I79" s="385" t="s">
+        <v>97</v>
+      </c>
+      <c r="J79" s="386"/>
+      <c r="K79" s="386"/>
+      <c r="L79" s="386"/>
+      <c r="M79" s="386"/>
+      <c r="N79" s="386"/>
+      <c r="O79" s="386"/>
+      <c r="P79" s="386"/>
+      <c r="Q79" s="386"/>
+      <c r="R79" s="387"/>
+      <c r="S79" s="383" t="s">
+        <v>191</v>
+      </c>
+      <c r="T79" s="384"/>
+      <c r="U79" s="388"/>
+      <c r="V79" s="389"/>
+      <c r="W79" s="389"/>
+      <c r="X79" s="389"/>
+      <c r="Y79" s="389"/>
+      <c r="Z79" s="389"/>
+      <c r="AA79" s="389"/>
+      <c r="AB79" s="389"/>
+      <c r="AC79" s="390"/>
+      <c r="AD79" s="4"/>
+      <c r="AE79" s="78"/>
+      <c r="AF79" s="4"/>
+      <c r="AG79" s="4"/>
+      <c r="AH79" s="4"/>
+      <c r="AI79" s="4"/>
+      <c r="AJ79" s="4"/>
+      <c r="AK79" s="212"/>
+      <c r="AL79" s="213"/>
+      <c r="AM79" s="213"/>
+      <c r="AN79" s="213"/>
+      <c r="AO79" s="213"/>
+      <c r="AP79" s="213"/>
+      <c r="AQ79" s="213"/>
+      <c r="AR79" s="213"/>
+      <c r="AS79" s="213"/>
+      <c r="AT79" s="213"/>
+      <c r="AU79" s="213"/>
+      <c r="AV79" s="213"/>
+      <c r="AW79" s="213"/>
+      <c r="AX79" s="213"/>
+      <c r="AY79" s="213"/>
+      <c r="AZ79" s="213"/>
+      <c r="BA79" s="213"/>
+      <c r="BB79" s="213"/>
+      <c r="BC79" s="213"/>
+      <c r="BD79" s="214"/>
+    </row>
+    <row r="80" spans="2:56" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B80" s="402"/>
+      <c r="C80" s="403"/>
+      <c r="D80" s="403"/>
+      <c r="E80" s="225"/>
+      <c r="F80" s="391" t="s">
+        <v>192</v>
+      </c>
+      <c r="G80" s="392"/>
+      <c r="H80" s="393"/>
+      <c r="I80" s="397" t="s">
+        <v>79</v>
+      </c>
+      <c r="J80" s="398"/>
+      <c r="K80" s="177" t="s">
+        <v>202</v>
+      </c>
+      <c r="L80" s="178" t="s">
+        <v>203</v>
+      </c>
+      <c r="M80" s="178" t="s">
+        <v>204</v>
+      </c>
+      <c r="N80" s="178" t="s">
+        <v>204</v>
+      </c>
+      <c r="O80" s="178" t="s">
+        <v>203</v>
+      </c>
+      <c r="P80" s="178" t="s">
+        <v>204</v>
+      </c>
+      <c r="Q80" s="178" t="s">
+        <v>204</v>
+      </c>
+      <c r="R80" s="161"/>
+      <c r="S80" s="397" t="s">
+        <v>193</v>
+      </c>
+      <c r="T80" s="398"/>
+      <c r="U80" s="177" t="s">
+        <v>202</v>
+      </c>
+      <c r="V80" s="178" t="s">
+        <v>203</v>
+      </c>
+      <c r="W80" s="178" t="s">
+        <v>204</v>
+      </c>
+      <c r="X80" s="178" t="s">
+        <v>204</v>
+      </c>
+      <c r="Y80" s="178" t="s">
+        <v>203</v>
+      </c>
+      <c r="Z80" s="178" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA80" s="178" t="s">
+        <v>204</v>
+      </c>
+      <c r="AB80" s="161"/>
+      <c r="AC80" s="188"/>
+      <c r="AD80" s="4"/>
+      <c r="AE80" s="78"/>
+      <c r="AF80" s="4"/>
+      <c r="AG80" s="4"/>
+      <c r="AH80" s="4"/>
+      <c r="AI80" s="4"/>
+      <c r="AJ80" s="4"/>
+      <c r="AK80" s="212"/>
+      <c r="AL80" s="213"/>
+      <c r="AM80" s="213"/>
+      <c r="AN80" s="213"/>
+      <c r="AO80" s="213"/>
+      <c r="AP80" s="213"/>
+      <c r="AQ80" s="213"/>
+      <c r="AR80" s="213"/>
+      <c r="AS80" s="213"/>
+      <c r="AT80" s="213"/>
+      <c r="AU80" s="213"/>
+      <c r="AV80" s="213"/>
+      <c r="AW80" s="213"/>
+      <c r="AX80" s="213"/>
+      <c r="AY80" s="213"/>
+      <c r="AZ80" s="213"/>
+      <c r="BA80" s="213"/>
+      <c r="BB80" s="213"/>
+      <c r="BC80" s="213"/>
+      <c r="BD80" s="214"/>
+    </row>
+    <row r="81" spans="2:56" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B81" s="402"/>
+      <c r="C81" s="403"/>
+      <c r="D81" s="403"/>
+      <c r="E81" s="225"/>
+      <c r="F81" s="394"/>
+      <c r="G81" s="395"/>
+      <c r="H81" s="396"/>
+      <c r="I81" s="397" t="s">
+        <v>171</v>
+      </c>
+      <c r="J81" s="399"/>
+      <c r="K81" s="189" t="s">
+        <v>92</v>
+      </c>
+      <c r="L81" s="161"/>
+      <c r="M81" s="161"/>
+      <c r="N81" s="161"/>
+      <c r="O81" s="161"/>
+      <c r="P81" s="161"/>
+      <c r="Q81" s="190"/>
+      <c r="R81" s="191"/>
+      <c r="S81" s="191"/>
+      <c r="T81" s="191"/>
+      <c r="U81" s="191"/>
+      <c r="V81" s="191"/>
+      <c r="W81" s="191"/>
+      <c r="X81" s="161"/>
+      <c r="Y81" s="161"/>
+      <c r="Z81" s="161"/>
+      <c r="AA81" s="161"/>
+      <c r="AB81" s="161"/>
+      <c r="AC81" s="192"/>
+      <c r="AD81" s="4"/>
+      <c r="AE81" s="78"/>
+      <c r="AF81" s="4"/>
+      <c r="AG81" s="4"/>
+      <c r="AH81" s="4"/>
+      <c r="AI81" s="4"/>
+      <c r="AJ81" s="4"/>
+      <c r="AK81" s="212"/>
+      <c r="AL81" s="213"/>
+      <c r="AM81" s="213"/>
+      <c r="AN81" s="213"/>
+      <c r="AO81" s="213"/>
+      <c r="AP81" s="213"/>
+      <c r="AQ81" s="213"/>
+      <c r="AR81" s="213"/>
+      <c r="AS81" s="213"/>
+      <c r="AT81" s="213"/>
+      <c r="AU81" s="213"/>
+      <c r="AV81" s="213"/>
+      <c r="AW81" s="213"/>
+      <c r="AX81" s="213"/>
+      <c r="AY81" s="213"/>
+      <c r="AZ81" s="213"/>
+      <c r="BA81" s="213"/>
+      <c r="BB81" s="213"/>
+      <c r="BC81" s="213"/>
+      <c r="BD81" s="214"/>
+    </row>
+    <row r="82" spans="2:56" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B82" s="402"/>
+      <c r="C82" s="403"/>
+      <c r="D82" s="403"/>
+      <c r="E82" s="225"/>
+      <c r="F82" s="218" t="s">
+        <v>82</v>
+      </c>
+      <c r="G82" s="219"/>
+      <c r="H82" s="220"/>
+      <c r="I82" s="199"/>
+      <c r="J82" s="200" t="s">
+        <v>177</v>
+      </c>
+      <c r="K82" s="201"/>
+      <c r="L82" s="200"/>
+      <c r="M82" s="202"/>
+      <c r="N82" s="200"/>
+      <c r="O82" s="203"/>
+      <c r="P82" s="200" t="s">
+        <v>178</v>
+      </c>
+      <c r="Q82" s="200"/>
+      <c r="R82" s="200"/>
+      <c r="S82" s="200"/>
+      <c r="T82" s="200"/>
+      <c r="U82" s="200"/>
+      <c r="V82" s="200"/>
+      <c r="W82" s="200"/>
+      <c r="X82" s="200"/>
+      <c r="Y82" s="204"/>
+      <c r="Z82" s="204"/>
+      <c r="AA82" s="204"/>
+      <c r="AB82" s="204"/>
+      <c r="AC82" s="205"/>
+      <c r="AD82" s="4"/>
+      <c r="AE82" s="78"/>
+      <c r="AF82" s="4"/>
+      <c r="AG82" s="4"/>
+      <c r="AH82" s="4"/>
+      <c r="AI82" s="4"/>
+      <c r="AJ82" s="4"/>
+      <c r="AK82" s="212"/>
+      <c r="AL82" s="213"/>
+      <c r="AM82" s="213"/>
+      <c r="AN82" s="213"/>
+      <c r="AO82" s="213"/>
+      <c r="AP82" s="213"/>
+      <c r="AQ82" s="213"/>
+      <c r="AR82" s="213"/>
+      <c r="AS82" s="213"/>
+      <c r="AT82" s="213"/>
+      <c r="AU82" s="213"/>
+      <c r="AV82" s="213"/>
+      <c r="AW82" s="213"/>
+      <c r="AX82" s="213"/>
+      <c r="AY82" s="213"/>
+      <c r="AZ82" s="213"/>
+      <c r="BA82" s="213"/>
+      <c r="BB82" s="213"/>
+      <c r="BC82" s="213"/>
+      <c r="BD82" s="214"/>
+    </row>
+    <row r="83" spans="2:56" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B83" s="402"/>
+      <c r="C83" s="403"/>
+      <c r="D83" s="403"/>
+      <c r="E83" s="225"/>
+      <c r="F83" s="218"/>
+      <c r="G83" s="219"/>
+      <c r="H83" s="220"/>
+      <c r="I83" s="128" t="s">
+        <v>35</v>
+      </c>
+      <c r="J83" s="145"/>
+      <c r="K83" s="145"/>
+      <c r="L83" s="129" t="s">
+        <v>133</v>
+      </c>
+      <c r="M83" s="145"/>
+      <c r="N83" s="145"/>
+      <c r="O83" s="130"/>
+      <c r="P83" s="130"/>
+      <c r="Q83" s="130"/>
+      <c r="R83" s="130"/>
+      <c r="S83" s="130"/>
+      <c r="T83" s="130"/>
+      <c r="U83" s="130"/>
+      <c r="V83" s="130"/>
+      <c r="W83" s="130"/>
+      <c r="X83" s="130"/>
+      <c r="Y83" s="130"/>
+      <c r="Z83" s="130"/>
+      <c r="AA83" s="130"/>
+      <c r="AB83" s="130"/>
+      <c r="AC83" s="187"/>
+      <c r="AD83" s="4"/>
+      <c r="AE83" s="78"/>
+      <c r="AF83" s="4"/>
+      <c r="AG83" s="4"/>
+      <c r="AH83" s="4"/>
+      <c r="AI83" s="4"/>
+      <c r="AJ83" s="4"/>
+      <c r="AK83" s="212"/>
+      <c r="AL83" s="213"/>
+      <c r="AM83" s="213"/>
+      <c r="AN83" s="213"/>
+      <c r="AO83" s="213"/>
+      <c r="AP83" s="213"/>
+      <c r="AQ83" s="213"/>
+      <c r="AR83" s="213"/>
+      <c r="AS83" s="213"/>
+      <c r="AT83" s="213"/>
+      <c r="AU83" s="213"/>
+      <c r="AV83" s="213"/>
+      <c r="AW83" s="213"/>
+      <c r="AX83" s="213"/>
+      <c r="AY83" s="213"/>
+      <c r="AZ83" s="213"/>
+      <c r="BA83" s="213"/>
+      <c r="BB83" s="213"/>
+      <c r="BC83" s="213"/>
+      <c r="BD83" s="214"/>
+    </row>
+    <row r="84" spans="2:56" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B84" s="402"/>
+      <c r="C84" s="403"/>
+      <c r="D84" s="403"/>
+      <c r="E84" s="226"/>
+      <c r="F84" s="221"/>
+      <c r="G84" s="222"/>
+      <c r="H84" s="223"/>
+      <c r="I84" s="179"/>
+      <c r="J84" s="180"/>
+      <c r="K84" s="180"/>
+      <c r="L84" s="180"/>
+      <c r="M84" s="180"/>
+      <c r="N84" s="180"/>
+      <c r="O84" s="180"/>
+      <c r="P84" s="180"/>
+      <c r="Q84" s="180"/>
+      <c r="R84" s="180"/>
+      <c r="S84" s="180"/>
+      <c r="T84" s="180"/>
+      <c r="U84" s="180"/>
+      <c r="V84" s="180"/>
+      <c r="W84" s="180"/>
+      <c r="X84" s="180"/>
+      <c r="Y84" s="180"/>
+      <c r="Z84" s="180"/>
+      <c r="AA84" s="180"/>
+      <c r="AB84" s="180"/>
+      <c r="AC84" s="181"/>
+      <c r="AD84" s="4"/>
+      <c r="AE84" s="78"/>
+      <c r="AF84" s="4"/>
+      <c r="AG84" s="4"/>
+      <c r="AH84" s="4"/>
+      <c r="AI84" s="4"/>
+      <c r="AJ84" s="4"/>
+      <c r="AK84" s="212"/>
+      <c r="AL84" s="213"/>
+      <c r="AM84" s="213"/>
+      <c r="AN84" s="213"/>
+      <c r="AO84" s="213"/>
+      <c r="AP84" s="213"/>
+      <c r="AQ84" s="213"/>
+      <c r="AR84" s="213"/>
+      <c r="AS84" s="213"/>
+      <c r="AT84" s="213"/>
+      <c r="AU84" s="213"/>
+      <c r="AV84" s="213"/>
+      <c r="AW84" s="213"/>
+      <c r="AX84" s="213"/>
+      <c r="AY84" s="213"/>
+      <c r="AZ84" s="213"/>
+      <c r="BA84" s="213"/>
+      <c r="BB84" s="213"/>
+      <c r="BC84" s="213"/>
+      <c r="BD84" s="214"/>
+    </row>
+    <row r="85" spans="2:56" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B85" s="402"/>
+      <c r="C85" s="403"/>
+      <c r="D85" s="403"/>
+      <c r="E85" s="193" t="s">
+        <v>194</v>
+      </c>
+      <c r="F85" s="194"/>
+      <c r="G85" s="194"/>
+      <c r="H85" s="194"/>
+      <c r="I85" s="194"/>
+      <c r="J85" s="194"/>
+      <c r="K85" s="194"/>
+      <c r="L85" s="194"/>
+      <c r="M85" s="194"/>
+      <c r="N85" s="194"/>
+      <c r="O85" s="194"/>
+      <c r="P85" s="194"/>
+      <c r="Q85" s="194"/>
+      <c r="R85" s="194"/>
+      <c r="S85" s="194"/>
+      <c r="T85" s="194"/>
+      <c r="U85" s="194"/>
+      <c r="V85" s="194"/>
+      <c r="W85" s="194"/>
+      <c r="X85" s="194"/>
+      <c r="Y85" s="194"/>
+      <c r="Z85" s="194"/>
+      <c r="AA85" s="194"/>
+      <c r="AB85" s="194"/>
+      <c r="AC85" s="195"/>
+      <c r="AD85" s="162"/>
+      <c r="AE85" s="78"/>
+      <c r="AF85" s="162"/>
+      <c r="AG85" s="162"/>
+      <c r="AH85" s="162"/>
+      <c r="AI85" s="162"/>
+      <c r="AJ85" s="162"/>
+      <c r="AK85" s="215"/>
+      <c r="AL85" s="216"/>
+      <c r="AM85" s="216"/>
+      <c r="AN85" s="216"/>
+      <c r="AO85" s="216"/>
+      <c r="AP85" s="216"/>
+      <c r="AQ85" s="216"/>
+      <c r="AR85" s="216"/>
+      <c r="AS85" s="216"/>
+      <c r="AT85" s="216"/>
+      <c r="AU85" s="216"/>
+      <c r="AV85" s="216"/>
+      <c r="AW85" s="216"/>
+      <c r="AX85" s="216"/>
+      <c r="AY85" s="216"/>
+      <c r="AZ85" s="216"/>
+      <c r="BA85" s="216"/>
+      <c r="BB85" s="216"/>
+      <c r="BC85" s="216"/>
+      <c r="BD85" s="217"/>
+    </row>
+    <row r="86" spans="2:56" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B86" s="404"/>
+      <c r="C86" s="405"/>
+      <c r="D86" s="405"/>
+      <c r="E86" s="196"/>
+      <c r="F86" s="197"/>
+      <c r="G86" s="197" t="s">
+        <v>195</v>
+      </c>
+      <c r="H86" s="197"/>
+      <c r="I86" s="197"/>
+      <c r="J86" s="197"/>
+      <c r="K86" s="197"/>
+      <c r="L86" s="197"/>
+      <c r="M86" s="197"/>
+      <c r="N86" s="197"/>
+      <c r="O86" s="197"/>
+      <c r="P86" s="197"/>
+      <c r="Q86" s="197"/>
+      <c r="R86" s="197"/>
+      <c r="S86" s="197"/>
+      <c r="T86" s="197"/>
+      <c r="U86" s="197"/>
+      <c r="V86" s="197"/>
+      <c r="W86" s="197"/>
+      <c r="X86" s="197"/>
+      <c r="Y86" s="197"/>
+      <c r="Z86" s="197"/>
+      <c r="AA86" s="197"/>
+      <c r="AB86" s="197"/>
+      <c r="AC86" s="198"/>
+      <c r="AD86" s="44"/>
+      <c r="AE86" s="79"/>
+      <c r="AF86" s="44"/>
+      <c r="AG86" s="44"/>
+      <c r="AH86" s="44"/>
+      <c r="AI86" s="44"/>
+      <c r="AJ86" s="44"/>
+      <c r="AK86" s="173"/>
+      <c r="AL86" s="173"/>
+      <c r="AM86" s="173"/>
+      <c r="AN86" s="173"/>
+      <c r="AO86" s="173"/>
+      <c r="AP86" s="173"/>
+      <c r="AQ86" s="173"/>
+      <c r="AR86" s="173"/>
+      <c r="AS86" s="173"/>
+      <c r="AT86" s="173"/>
+      <c r="AU86" s="173"/>
+      <c r="AV86" s="173"/>
+      <c r="AW86" s="173"/>
+      <c r="AX86" s="173"/>
+      <c r="AY86" s="173"/>
+      <c r="AZ86" s="173"/>
+      <c r="BA86" s="173"/>
+      <c r="BB86" s="173"/>
+      <c r="BC86" s="173"/>
+      <c r="BD86" s="173"/>
+    </row>
+    <row r="87" spans="2:56" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B87" s="155"/>
+      <c r="C87" s="155"/>
+      <c r="D87" s="155"/>
+      <c r="E87" s="155"/>
+      <c r="F87" s="44"/>
+      <c r="G87" s="44"/>
+      <c r="H87" s="44"/>
+      <c r="I87" s="44"/>
+      <c r="J87" s="44"/>
+      <c r="L87" s="44"/>
+      <c r="M87" s="44"/>
+      <c r="N87" s="44"/>
+      <c r="O87" s="44"/>
+      <c r="P87" s="44"/>
+      <c r="Q87" s="44"/>
+      <c r="R87" s="44"/>
+      <c r="S87" s="44"/>
+      <c r="T87" s="44"/>
+      <c r="U87" s="44"/>
+      <c r="V87" s="44"/>
+      <c r="W87" s="44"/>
+      <c r="X87" s="44"/>
+      <c r="Y87" s="44"/>
+      <c r="Z87" s="44"/>
+      <c r="AA87" s="44"/>
+      <c r="AB87" s="44"/>
+      <c r="AC87" s="44"/>
+      <c r="AD87" s="44"/>
+      <c r="AE87" s="44"/>
+      <c r="AF87" s="44"/>
+      <c r="AG87" s="44"/>
+      <c r="AH87" s="44"/>
+      <c r="AI87" s="44"/>
+      <c r="AJ87" s="44"/>
+      <c r="AK87" s="173"/>
+      <c r="AL87" s="173"/>
+      <c r="AM87" s="173"/>
+      <c r="AN87" s="173"/>
+      <c r="AO87" s="173"/>
+      <c r="AP87" s="173"/>
+      <c r="AQ87" s="173"/>
+      <c r="AR87" s="173"/>
+      <c r="AS87" s="173"/>
+      <c r="AT87" s="173"/>
+      <c r="AU87" s="173"/>
+      <c r="AV87" s="173"/>
+      <c r="AW87" s="173"/>
+      <c r="AX87" s="173"/>
+      <c r="AY87" s="173"/>
+      <c r="AZ87" s="173"/>
+      <c r="BA87" s="173"/>
+      <c r="BB87" s="173"/>
+      <c r="BC87" s="173"/>
+      <c r="BD87" s="173"/>
+    </row>
+    <row r="88" spans="2:56" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.45">
+      <c r="B88" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="F88" s="51" t="s">
+        <v>142</v>
+      </c>
+      <c r="AE88" s="77"/>
+      <c r="AK88" s="209" t="s">
+        <v>70</v>
+      </c>
+      <c r="AL88" s="210"/>
+      <c r="AM88" s="210"/>
+      <c r="AN88" s="210"/>
+      <c r="AO88" s="210"/>
+      <c r="AP88" s="210"/>
+      <c r="AQ88" s="210"/>
+      <c r="AR88" s="210"/>
+      <c r="AS88" s="210"/>
+      <c r="AT88" s="210"/>
+      <c r="AU88" s="210"/>
+      <c r="AV88" s="210"/>
+      <c r="AW88" s="210"/>
+      <c r="AX88" s="210"/>
+      <c r="AY88" s="210"/>
+      <c r="AZ88" s="210"/>
+      <c r="BA88" s="210"/>
+      <c r="BB88" s="210"/>
+      <c r="BC88" s="210"/>
+      <c r="BD88" s="211"/>
+    </row>
+    <row r="89" spans="2:56" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B89" s="376"/>
+      <c r="C89" s="380"/>
+      <c r="D89" s="377"/>
+      <c r="E89" s="345" t="s">
+        <v>73</v>
+      </c>
+      <c r="F89" s="346"/>
+      <c r="G89" s="347"/>
+      <c r="H89" s="345" t="s">
+        <v>72</v>
+      </c>
+      <c r="I89" s="346"/>
+      <c r="J89" s="347"/>
+      <c r="K89" s="345" t="s">
+        <v>71</v>
+      </c>
+      <c r="L89" s="347"/>
+      <c r="AE89" s="78"/>
+      <c r="AK89" s="212"/>
+      <c r="AL89" s="213"/>
+      <c r="AM89" s="213"/>
+      <c r="AN89" s="213"/>
+      <c r="AO89" s="213"/>
+      <c r="AP89" s="213"/>
+      <c r="AQ89" s="213"/>
+      <c r="AR89" s="213"/>
+      <c r="AS89" s="213"/>
+      <c r="AT89" s="213"/>
+      <c r="AU89" s="213"/>
+      <c r="AV89" s="213"/>
+      <c r="AW89" s="213"/>
+      <c r="AX89" s="213"/>
+      <c r="AY89" s="213"/>
+      <c r="AZ89" s="213"/>
+      <c r="BA89" s="213"/>
+      <c r="BB89" s="213"/>
+      <c r="BC89" s="213"/>
+      <c r="BD89" s="214"/>
+    </row>
+    <row r="90" spans="2:56" ht="14.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B90" s="360" t="s">
+        <v>69</v>
+      </c>
+      <c r="C90" s="370"/>
+      <c r="D90" s="361"/>
+      <c r="E90" s="374">
+        <v>1</v>
+      </c>
+      <c r="F90" s="381"/>
+      <c r="G90" s="375"/>
+      <c r="H90" s="382">
+        <v>0</v>
+      </c>
+      <c r="I90" s="382"/>
+      <c r="J90" s="382"/>
+      <c r="K90" s="374">
+        <f>SUM(E90:J90)</f>
+        <v>1</v>
+      </c>
+      <c r="L90" s="375"/>
+      <c r="AE90" s="78"/>
+      <c r="AK90" s="212"/>
+      <c r="AL90" s="213"/>
+      <c r="AM90" s="213"/>
+      <c r="AN90" s="213"/>
+      <c r="AO90" s="213"/>
+      <c r="AP90" s="213"/>
+      <c r="AQ90" s="213"/>
+      <c r="AR90" s="213"/>
+      <c r="AS90" s="213"/>
+      <c r="AT90" s="213"/>
+      <c r="AU90" s="213"/>
+      <c r="AV90" s="213"/>
+      <c r="AW90" s="213"/>
+      <c r="AX90" s="213"/>
+      <c r="AY90" s="213"/>
+      <c r="AZ90" s="213"/>
+      <c r="BA90" s="213"/>
+      <c r="BB90" s="213"/>
+      <c r="BC90" s="213"/>
+      <c r="BD90" s="214"/>
+    </row>
+    <row r="91" spans="2:56" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B91" s="360" t="s">
+        <v>68</v>
+      </c>
+      <c r="C91" s="370"/>
+      <c r="D91" s="361"/>
+      <c r="E91" s="371"/>
+      <c r="F91" s="372"/>
+      <c r="G91" s="373"/>
+      <c r="H91" s="258">
+        <v>0</v>
+      </c>
+      <c r="I91" s="259"/>
+      <c r="J91" s="259"/>
+      <c r="K91" s="374">
+        <f>SUM(E91:J91)</f>
+        <v>0</v>
+      </c>
+      <c r="L91" s="375"/>
+      <c r="AE91" s="79"/>
+      <c r="AK91" s="215"/>
+      <c r="AL91" s="216"/>
+      <c r="AM91" s="216"/>
+      <c r="AN91" s="216"/>
+      <c r="AO91" s="216"/>
+      <c r="AP91" s="216"/>
+      <c r="AQ91" s="216"/>
+      <c r="AR91" s="216"/>
+      <c r="AS91" s="216"/>
+      <c r="AT91" s="216"/>
+      <c r="AU91" s="216"/>
+      <c r="AV91" s="216"/>
+      <c r="AW91" s="216"/>
+      <c r="AX91" s="216"/>
+      <c r="AY91" s="216"/>
+      <c r="AZ91" s="216"/>
+      <c r="BA91" s="216"/>
+      <c r="BB91" s="216"/>
+      <c r="BC91" s="216"/>
+      <c r="BD91" s="217"/>
+    </row>
+    <row r="92" spans="2:56" ht="19.2" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B92" s="16"/>
+      <c r="C92" s="16"/>
+      <c r="D92" s="16"/>
+      <c r="E92" s="63"/>
+      <c r="F92" s="63"/>
+      <c r="G92" s="63"/>
+      <c r="H92" s="15"/>
+      <c r="I92" s="15"/>
+      <c r="J92" s="15"/>
+      <c r="K92" s="63"/>
+      <c r="L92" s="63"/>
+      <c r="AK92" s="173"/>
+      <c r="AL92" s="173"/>
+      <c r="AM92" s="173"/>
+      <c r="AN92" s="173"/>
+      <c r="AO92" s="173"/>
+      <c r="AP92" s="173"/>
+      <c r="AQ92" s="173"/>
+      <c r="AR92" s="173"/>
+      <c r="AS92" s="173"/>
+      <c r="AT92" s="173"/>
+      <c r="AU92" s="173"/>
+      <c r="AV92" s="173"/>
+      <c r="AW92" s="173"/>
+      <c r="AX92" s="173"/>
+      <c r="AY92" s="173"/>
+      <c r="AZ92" s="173"/>
+      <c r="BA92" s="173"/>
+      <c r="BB92" s="173"/>
+      <c r="BC92" s="173"/>
+      <c r="BD92" s="173"/>
+    </row>
+    <row r="93" spans="2:56" ht="19.2" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B93" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="F93" s="12"/>
+      <c r="AE93" s="77"/>
+    </row>
+    <row r="94" spans="2:56" ht="18.600000000000001" thickTop="1" x14ac:dyDescent="0.45">
+      <c r="B94" s="376"/>
+      <c r="C94" s="377"/>
+      <c r="D94" s="345" t="s">
+        <v>65</v>
+      </c>
+      <c r="E94" s="346"/>
+      <c r="F94" s="346"/>
+      <c r="G94" s="347"/>
+      <c r="H94" s="345" t="s">
+        <v>64</v>
+      </c>
+      <c r="I94" s="346"/>
+      <c r="J94" s="346"/>
+      <c r="K94" s="378"/>
+      <c r="L94" s="379"/>
+      <c r="M94" s="346"/>
+      <c r="N94" s="346"/>
+      <c r="O94" s="347"/>
+      <c r="AE94" s="78"/>
+      <c r="AK94" s="227" t="s">
+        <v>63</v>
+      </c>
+      <c r="AL94" s="228"/>
+      <c r="AM94" s="228"/>
+      <c r="AN94" s="228"/>
+      <c r="AO94" s="228"/>
+      <c r="AP94" s="228"/>
+      <c r="AQ94" s="228"/>
+      <c r="AR94" s="228"/>
+      <c r="AS94" s="228"/>
+      <c r="AT94" s="228"/>
+      <c r="AU94" s="228"/>
+      <c r="AV94" s="228"/>
+      <c r="AW94" s="228"/>
+      <c r="AX94" s="228"/>
+      <c r="AY94" s="228"/>
+      <c r="AZ94" s="228"/>
+      <c r="BA94" s="228"/>
+      <c r="BB94" s="228"/>
+      <c r="BC94" s="228"/>
+      <c r="BD94" s="229"/>
+    </row>
+    <row r="95" spans="2:56" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B95" s="360" t="s">
+        <v>62</v>
+      </c>
+      <c r="C95" s="361"/>
+      <c r="D95" s="362" t="s">
+        <v>11</v>
+      </c>
+      <c r="E95" s="363"/>
+      <c r="F95" s="363"/>
+      <c r="G95" s="364"/>
+      <c r="H95" s="365"/>
+      <c r="I95" s="366"/>
+      <c r="J95" s="366"/>
+      <c r="K95" s="367"/>
+      <c r="L95" s="368"/>
+      <c r="M95" s="369"/>
+      <c r="N95" s="369"/>
+      <c r="O95" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="P95" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="AE95" s="79"/>
+      <c r="AK95" s="232"/>
+      <c r="AL95" s="233"/>
+      <c r="AM95" s="233"/>
+      <c r="AN95" s="233"/>
+      <c r="AO95" s="233"/>
+      <c r="AP95" s="233"/>
+      <c r="AQ95" s="233"/>
+      <c r="AR95" s="233"/>
+      <c r="AS95" s="233"/>
+      <c r="AT95" s="233"/>
+      <c r="AU95" s="233"/>
+      <c r="AV95" s="233"/>
+      <c r="AW95" s="233"/>
+      <c r="AX95" s="233"/>
+      <c r="AY95" s="233"/>
+      <c r="AZ95" s="233"/>
+      <c r="BA95" s="233"/>
+      <c r="BB95" s="233"/>
+      <c r="BC95" s="233"/>
+      <c r="BD95" s="234"/>
+    </row>
+    <row r="96" spans="2:56" ht="18.600000000000001" thickTop="1" x14ac:dyDescent="0.45"/>
+    <row r="97" spans="2:56" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B97" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="98" spans="2:56" ht="18.600000000000001" thickTop="1" x14ac:dyDescent="0.45">
+      <c r="B98" s="348" t="s">
+        <v>57</v>
+      </c>
+      <c r="C98" s="349"/>
+      <c r="D98" s="350"/>
+      <c r="E98" s="88"/>
+      <c r="F98" s="89" t="s">
+        <v>53</v>
+      </c>
+      <c r="G98" s="89" t="s">
+        <v>52</v>
+      </c>
+      <c r="H98" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="I98" s="89" t="s">
+        <v>50</v>
+      </c>
+      <c r="J98" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="K98" s="13"/>
+      <c r="L98" s="61"/>
+      <c r="M98" s="61"/>
+      <c r="N98" s="61"/>
+      <c r="O98" s="61"/>
+      <c r="AE98" s="77"/>
+      <c r="AK98" s="227" t="s">
+        <v>55</v>
+      </c>
+      <c r="AL98" s="228"/>
+      <c r="AM98" s="228"/>
+      <c r="AN98" s="228"/>
+      <c r="AO98" s="228"/>
+      <c r="AP98" s="228"/>
+      <c r="AQ98" s="228"/>
+      <c r="AR98" s="228"/>
+      <c r="AS98" s="228"/>
+      <c r="AT98" s="228"/>
+      <c r="AU98" s="228"/>
+      <c r="AV98" s="228"/>
+      <c r="AW98" s="228"/>
+      <c r="AX98" s="228"/>
+      <c r="AY98" s="228"/>
+      <c r="AZ98" s="228"/>
+      <c r="BA98" s="228"/>
+      <c r="BB98" s="228"/>
+      <c r="BC98" s="228"/>
+      <c r="BD98" s="229"/>
+    </row>
+    <row r="99" spans="2:56" x14ac:dyDescent="0.35">
+      <c r="B99" s="348" t="s">
+        <v>54</v>
+      </c>
+      <c r="C99" s="349"/>
+      <c r="D99" s="350"/>
+      <c r="E99" s="88"/>
+      <c r="F99" s="89" t="s">
+        <v>53</v>
+      </c>
+      <c r="G99" s="89" t="s">
+        <v>52</v>
+      </c>
+      <c r="H99" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="I99" s="89" t="s">
+        <v>50</v>
+      </c>
+      <c r="J99" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="K99" s="13"/>
+      <c r="L99" s="62" t="s">
+        <v>141</v>
+      </c>
+      <c r="M99" s="61"/>
+      <c r="N99" s="61"/>
+      <c r="O99" s="61"/>
+      <c r="AE99" s="78"/>
+      <c r="AK99" s="230"/>
+      <c r="AL99" s="213"/>
+      <c r="AM99" s="213"/>
+      <c r="AN99" s="213"/>
+      <c r="AO99" s="213"/>
+      <c r="AP99" s="213"/>
+      <c r="AQ99" s="213"/>
+      <c r="AR99" s="213"/>
+      <c r="AS99" s="213"/>
+      <c r="AT99" s="213"/>
+      <c r="AU99" s="213"/>
+      <c r="AV99" s="213"/>
+      <c r="AW99" s="213"/>
+      <c r="AX99" s="213"/>
+      <c r="AY99" s="213"/>
+      <c r="AZ99" s="213"/>
+      <c r="BA99" s="213"/>
+      <c r="BB99" s="213"/>
+      <c r="BC99" s="213"/>
+      <c r="BD99" s="231"/>
+    </row>
+    <row r="100" spans="2:56" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="L100" s="60" t="s">
+        <v>140</v>
+      </c>
+      <c r="AE100" s="79"/>
+      <c r="AK100" s="232"/>
+      <c r="AL100" s="233"/>
+      <c r="AM100" s="233"/>
+      <c r="AN100" s="233"/>
+      <c r="AO100" s="233"/>
+      <c r="AP100" s="233"/>
+      <c r="AQ100" s="233"/>
+      <c r="AR100" s="233"/>
+      <c r="AS100" s="233"/>
+      <c r="AT100" s="233"/>
+      <c r="AU100" s="233"/>
+      <c r="AV100" s="233"/>
+      <c r="AW100" s="233"/>
+      <c r="AX100" s="233"/>
+      <c r="AY100" s="233"/>
+      <c r="AZ100" s="233"/>
+      <c r="BA100" s="233"/>
+      <c r="BB100" s="233"/>
+      <c r="BC100" s="233"/>
+      <c r="BD100" s="234"/>
+    </row>
+    <row r="101" spans="2:56" ht="18.600000000000001" thickTop="1" x14ac:dyDescent="0.45">
+      <c r="B101" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="F101" s="12"/>
+      <c r="K101" s="12"/>
+    </row>
+    <row r="102" spans="2:56" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B102" s="2"/>
+      <c r="C102" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="F102" s="12"/>
+      <c r="K102" s="12"/>
+    </row>
+    <row r="103" spans="2:56" ht="18.600000000000001" thickTop="1" x14ac:dyDescent="0.45">
+      <c r="B103" s="351"/>
+      <c r="C103" s="351"/>
+      <c r="D103" s="351"/>
+      <c r="E103" s="351"/>
+      <c r="F103" s="351"/>
+      <c r="G103" s="351"/>
+      <c r="H103" s="351"/>
+      <c r="I103" s="351"/>
+      <c r="J103" s="351"/>
+      <c r="K103" s="351"/>
+      <c r="L103" s="351"/>
+      <c r="M103" s="351"/>
+      <c r="N103" s="351"/>
+      <c r="O103" s="351"/>
+      <c r="P103" s="351"/>
+      <c r="Q103" s="351"/>
+      <c r="R103" s="351"/>
+      <c r="S103" s="351"/>
+      <c r="T103" s="351"/>
+      <c r="U103" s="351"/>
+      <c r="V103" s="351"/>
+      <c r="W103" s="351"/>
+      <c r="X103" s="351"/>
+      <c r="Y103" s="351"/>
+      <c r="Z103" s="351"/>
+      <c r="AA103" s="351"/>
+      <c r="AB103" s="351"/>
+      <c r="AC103" s="351"/>
+      <c r="AE103" s="77"/>
+      <c r="AK103" s="235" t="s">
+        <v>46</v>
+      </c>
+      <c r="AL103" s="236"/>
+      <c r="AM103" s="236"/>
+      <c r="AN103" s="236"/>
+      <c r="AO103" s="236"/>
+      <c r="AP103" s="236"/>
+      <c r="AQ103" s="236"/>
+      <c r="AR103" s="236"/>
+      <c r="AS103" s="236"/>
+      <c r="AT103" s="236"/>
+      <c r="AU103" s="236"/>
+      <c r="AV103" s="236"/>
+      <c r="AW103" s="236"/>
+      <c r="AX103" s="236"/>
+      <c r="AY103" s="236"/>
+      <c r="AZ103" s="236"/>
+      <c r="BA103" s="236"/>
+      <c r="BB103" s="236"/>
+      <c r="BC103" s="236"/>
+      <c r="BD103" s="237"/>
+    </row>
+    <row r="104" spans="2:56" ht="47.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B104" s="352" t="s">
+        <v>138</v>
+      </c>
+      <c r="C104" s="353"/>
+      <c r="D104" s="353"/>
+      <c r="E104" s="353"/>
+      <c r="F104" s="353"/>
+      <c r="G104" s="353"/>
+      <c r="H104" s="353"/>
+      <c r="I104" s="353"/>
+      <c r="J104" s="353"/>
+      <c r="K104" s="353"/>
+      <c r="L104" s="353"/>
+      <c r="M104" s="353"/>
+      <c r="N104" s="353"/>
+      <c r="O104" s="353"/>
+      <c r="P104" s="353"/>
+      <c r="Q104" s="353"/>
+      <c r="R104" s="353"/>
+      <c r="S104" s="353"/>
+      <c r="T104" s="353"/>
+      <c r="U104" s="353"/>
+      <c r="V104" s="353"/>
+      <c r="W104" s="353"/>
+      <c r="X104" s="353"/>
+      <c r="Y104" s="353"/>
+      <c r="Z104" s="353"/>
+      <c r="AA104" s="353"/>
+      <c r="AB104" s="353"/>
+      <c r="AC104" s="354"/>
+      <c r="AE104" s="78"/>
+      <c r="AI104" s="56"/>
+      <c r="AK104" s="238"/>
+      <c r="AL104" s="239"/>
+      <c r="AM104" s="239"/>
+      <c r="AN104" s="239"/>
+      <c r="AO104" s="239"/>
+      <c r="AP104" s="239"/>
+      <c r="AQ104" s="239"/>
+      <c r="AR104" s="239"/>
+      <c r="AS104" s="239"/>
+      <c r="AT104" s="239"/>
+      <c r="AU104" s="239"/>
+      <c r="AV104" s="239"/>
+      <c r="AW104" s="239"/>
+      <c r="AX104" s="239"/>
+      <c r="AY104" s="239"/>
+      <c r="AZ104" s="239"/>
+      <c r="BA104" s="239"/>
+      <c r="BB104" s="239"/>
+      <c r="BC104" s="239"/>
+      <c r="BD104" s="240"/>
+    </row>
+    <row r="105" spans="2:56" ht="35.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B105" s="352" t="s">
+        <v>137</v>
+      </c>
+      <c r="C105" s="355"/>
+      <c r="D105" s="355"/>
+      <c r="E105" s="355"/>
+      <c r="F105" s="355"/>
+      <c r="G105" s="355"/>
+      <c r="H105" s="355"/>
+      <c r="I105" s="355"/>
+      <c r="J105" s="355"/>
+      <c r="K105" s="355"/>
+      <c r="L105" s="355"/>
+      <c r="M105" s="355"/>
+      <c r="N105" s="355"/>
+      <c r="O105" s="355"/>
+      <c r="P105" s="355"/>
+      <c r="Q105" s="355"/>
+      <c r="R105" s="355"/>
+      <c r="S105" s="355"/>
+      <c r="T105" s="355"/>
+      <c r="U105" s="355"/>
+      <c r="V105" s="355"/>
+      <c r="W105" s="355"/>
+      <c r="X105" s="355"/>
+      <c r="Y105" s="355"/>
+      <c r="Z105" s="355"/>
+      <c r="AA105" s="355"/>
+      <c r="AB105" s="355"/>
+      <c r="AC105" s="356"/>
+      <c r="AE105" s="78"/>
+      <c r="AI105" s="56"/>
+      <c r="AK105" s="238"/>
+      <c r="AL105" s="239"/>
+      <c r="AM105" s="239"/>
+      <c r="AN105" s="239"/>
+      <c r="AO105" s="239"/>
+      <c r="AP105" s="239"/>
+      <c r="AQ105" s="239"/>
+      <c r="AR105" s="239"/>
+      <c r="AS105" s="239"/>
+      <c r="AT105" s="239"/>
+      <c r="AU105" s="239"/>
+      <c r="AV105" s="239"/>
+      <c r="AW105" s="239"/>
+      <c r="AX105" s="239"/>
+      <c r="AY105" s="239"/>
+      <c r="AZ105" s="239"/>
+      <c r="BA105" s="239"/>
+      <c r="BB105" s="239"/>
+      <c r="BC105" s="239"/>
+      <c r="BD105" s="240"/>
+    </row>
+    <row r="106" spans="2:56" x14ac:dyDescent="0.45">
+      <c r="B106" s="100" t="s">
+        <v>136</v>
+      </c>
+      <c r="C106" s="101"/>
+      <c r="D106" s="101"/>
+      <c r="E106" s="101"/>
+      <c r="F106" s="102"/>
+      <c r="G106" s="101"/>
+      <c r="H106" s="101"/>
+      <c r="I106" s="101"/>
+      <c r="J106" s="101"/>
+      <c r="K106" s="102"/>
+      <c r="L106" s="101"/>
+      <c r="M106" s="101"/>
+      <c r="N106" s="101"/>
+      <c r="O106" s="101"/>
+      <c r="P106" s="101"/>
+      <c r="Q106" s="101"/>
+      <c r="R106" s="101"/>
+      <c r="S106" s="101"/>
+      <c r="T106" s="101"/>
+      <c r="U106" s="101"/>
+      <c r="V106" s="101"/>
+      <c r="W106" s="101"/>
+      <c r="X106" s="101"/>
+      <c r="Y106" s="101"/>
+      <c r="Z106" s="101"/>
+      <c r="AA106" s="101"/>
+      <c r="AB106" s="101"/>
+      <c r="AC106" s="103"/>
+      <c r="AE106" s="78"/>
+      <c r="AI106" s="56"/>
+      <c r="AK106" s="238"/>
+      <c r="AL106" s="239"/>
+      <c r="AM106" s="239"/>
+      <c r="AN106" s="239"/>
+      <c r="AO106" s="239"/>
+      <c r="AP106" s="239"/>
+      <c r="AQ106" s="239"/>
+      <c r="AR106" s="239"/>
+      <c r="AS106" s="239"/>
+      <c r="AT106" s="239"/>
+      <c r="AU106" s="239"/>
+      <c r="AV106" s="239"/>
+      <c r="AW106" s="239"/>
+      <c r="AX106" s="239"/>
+      <c r="AY106" s="239"/>
+      <c r="AZ106" s="239"/>
+      <c r="BA106" s="239"/>
+      <c r="BB106" s="239"/>
+      <c r="BC106" s="239"/>
+      <c r="BD106" s="240"/>
+    </row>
+    <row r="107" spans="2:56" ht="33.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B107" s="338" t="s">
+        <v>33</v>
+      </c>
+      <c r="C107" s="339"/>
+      <c r="D107" s="357" t="s">
+        <v>45</v>
+      </c>
+      <c r="E107" s="358"/>
+      <c r="F107" s="358"/>
+      <c r="G107" s="358"/>
+      <c r="H107" s="358"/>
+      <c r="I107" s="358"/>
+      <c r="J107" s="358"/>
+      <c r="K107" s="358"/>
+      <c r="L107" s="358"/>
+      <c r="M107" s="358"/>
+      <c r="N107" s="358"/>
+      <c r="O107" s="358"/>
+      <c r="P107" s="358"/>
+      <c r="Q107" s="358"/>
+      <c r="R107" s="358"/>
+      <c r="S107" s="358"/>
+      <c r="T107" s="358"/>
+      <c r="U107" s="358"/>
+      <c r="V107" s="358"/>
+      <c r="W107" s="358"/>
+      <c r="X107" s="358"/>
+      <c r="Y107" s="358"/>
+      <c r="Z107" s="358"/>
+      <c r="AA107" s="358"/>
+      <c r="AB107" s="358"/>
+      <c r="AC107" s="359"/>
+      <c r="AE107" s="78"/>
+      <c r="AI107" s="56"/>
+      <c r="AK107" s="238"/>
+      <c r="AL107" s="239"/>
+      <c r="AM107" s="239"/>
+      <c r="AN107" s="239"/>
+      <c r="AO107" s="239"/>
+      <c r="AP107" s="239"/>
+      <c r="AQ107" s="239"/>
+      <c r="AR107" s="239"/>
+      <c r="AS107" s="239"/>
+      <c r="AT107" s="239"/>
+      <c r="AU107" s="239"/>
+      <c r="AV107" s="239"/>
+      <c r="AW107" s="239"/>
+      <c r="AX107" s="239"/>
+      <c r="AY107" s="239"/>
+      <c r="AZ107" s="239"/>
+      <c r="BA107" s="239"/>
+      <c r="BB107" s="239"/>
+      <c r="BC107" s="239"/>
+      <c r="BD107" s="240"/>
+    </row>
+    <row r="108" spans="2:56" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B108" s="340"/>
+      <c r="C108" s="341"/>
+      <c r="D108" s="357"/>
+      <c r="E108" s="358"/>
+      <c r="F108" s="358"/>
+      <c r="G108" s="358"/>
+      <c r="H108" s="358"/>
+      <c r="I108" s="358"/>
+      <c r="J108" s="358"/>
+      <c r="K108" s="358"/>
+      <c r="L108" s="358"/>
+      <c r="M108" s="358"/>
+      <c r="N108" s="358"/>
+      <c r="O108" s="358"/>
+      <c r="P108" s="358"/>
+      <c r="Q108" s="358"/>
+      <c r="R108" s="358"/>
+      <c r="S108" s="358"/>
+      <c r="T108" s="358"/>
+      <c r="U108" s="358"/>
+      <c r="V108" s="358"/>
+      <c r="W108" s="358"/>
+      <c r="X108" s="358"/>
+      <c r="Y108" s="358"/>
+      <c r="Z108" s="358"/>
+      <c r="AA108" s="358"/>
+      <c r="AB108" s="358"/>
+      <c r="AC108" s="359"/>
+      <c r="AE108" s="78"/>
+      <c r="AK108" s="238"/>
+      <c r="AL108" s="239"/>
+      <c r="AM108" s="239"/>
+      <c r="AN108" s="239"/>
+      <c r="AO108" s="239"/>
+      <c r="AP108" s="239"/>
+      <c r="AQ108" s="239"/>
+      <c r="AR108" s="239"/>
+      <c r="AS108" s="239"/>
+      <c r="AT108" s="239"/>
+      <c r="AU108" s="239"/>
+      <c r="AV108" s="239"/>
+      <c r="AW108" s="239"/>
+      <c r="AX108" s="239"/>
+      <c r="AY108" s="239"/>
+      <c r="AZ108" s="239"/>
+      <c r="BA108" s="239"/>
+      <c r="BB108" s="239"/>
+      <c r="BC108" s="239"/>
+      <c r="BD108" s="240"/>
+    </row>
+    <row r="109" spans="2:56" x14ac:dyDescent="0.45">
+      <c r="B109" s="338" t="s">
+        <v>29</v>
+      </c>
+      <c r="C109" s="339"/>
+      <c r="D109" s="342"/>
+      <c r="E109" s="343"/>
+      <c r="F109" s="343"/>
+      <c r="G109" s="343"/>
+      <c r="H109" s="343"/>
+      <c r="I109" s="343"/>
+      <c r="J109" s="343"/>
+      <c r="K109" s="343"/>
+      <c r="L109" s="343"/>
+      <c r="M109" s="343"/>
+      <c r="N109" s="343"/>
+      <c r="O109" s="343"/>
+      <c r="P109" s="343"/>
+      <c r="Q109" s="343"/>
+      <c r="R109" s="343"/>
+      <c r="S109" s="343"/>
+      <c r="T109" s="343"/>
+      <c r="U109" s="343"/>
+      <c r="V109" s="343"/>
+      <c r="W109" s="343"/>
+      <c r="X109" s="343"/>
+      <c r="Y109" s="343"/>
+      <c r="Z109" s="343"/>
+      <c r="AA109" s="343"/>
+      <c r="AB109" s="343"/>
+      <c r="AC109" s="344"/>
+      <c r="AE109" s="78"/>
+      <c r="AK109" s="238"/>
+      <c r="AL109" s="239"/>
+      <c r="AM109" s="239"/>
+      <c r="AN109" s="239"/>
+      <c r="AO109" s="239"/>
+      <c r="AP109" s="239"/>
+      <c r="AQ109" s="239"/>
+      <c r="AR109" s="239"/>
+      <c r="AS109" s="239"/>
+      <c r="AT109" s="239"/>
+      <c r="AU109" s="239"/>
+      <c r="AV109" s="239"/>
+      <c r="AW109" s="239"/>
+      <c r="AX109" s="239"/>
+      <c r="AY109" s="239"/>
+      <c r="AZ109" s="239"/>
+      <c r="BA109" s="239"/>
+      <c r="BB109" s="239"/>
+      <c r="BC109" s="239"/>
+      <c r="BD109" s="240"/>
+    </row>
+    <row r="110" spans="2:56" x14ac:dyDescent="0.45">
+      <c r="B110" s="340"/>
+      <c r="C110" s="341"/>
+      <c r="D110" s="342"/>
+      <c r="E110" s="343"/>
+      <c r="F110" s="343"/>
+      <c r="G110" s="343"/>
+      <c r="H110" s="343"/>
+      <c r="I110" s="343"/>
+      <c r="J110" s="343"/>
+      <c r="K110" s="343"/>
+      <c r="L110" s="343"/>
+      <c r="M110" s="343"/>
+      <c r="N110" s="343"/>
+      <c r="O110" s="343"/>
+      <c r="P110" s="343"/>
+      <c r="Q110" s="343"/>
+      <c r="R110" s="343"/>
+      <c r="S110" s="343"/>
+      <c r="T110" s="343"/>
+      <c r="U110" s="343"/>
+      <c r="V110" s="343"/>
+      <c r="W110" s="343"/>
+      <c r="X110" s="343"/>
+      <c r="Y110" s="343"/>
+      <c r="Z110" s="343"/>
+      <c r="AA110" s="343"/>
+      <c r="AB110" s="343"/>
+      <c r="AC110" s="344"/>
+      <c r="AE110" s="78"/>
+      <c r="AK110" s="238"/>
+      <c r="AL110" s="239"/>
+      <c r="AM110" s="239"/>
+      <c r="AN110" s="239"/>
+      <c r="AO110" s="239"/>
+      <c r="AP110" s="239"/>
+      <c r="AQ110" s="239"/>
+      <c r="AR110" s="239"/>
+      <c r="AS110" s="239"/>
+      <c r="AT110" s="239"/>
+      <c r="AU110" s="239"/>
+      <c r="AV110" s="239"/>
+      <c r="AW110" s="239"/>
+      <c r="AX110" s="239"/>
+      <c r="AY110" s="239"/>
+      <c r="AZ110" s="239"/>
+      <c r="BA110" s="239"/>
+      <c r="BB110" s="239"/>
+      <c r="BC110" s="239"/>
+      <c r="BD110" s="240"/>
+    </row>
+    <row r="111" spans="2:56" x14ac:dyDescent="0.45">
+      <c r="B111" s="345" t="s">
+        <v>135</v>
+      </c>
+      <c r="C111" s="346"/>
+      <c r="D111" s="346"/>
+      <c r="E111" s="346"/>
+      <c r="F111" s="346"/>
+      <c r="G111" s="347"/>
+      <c r="H111" s="345" t="s">
+        <v>44</v>
+      </c>
+      <c r="I111" s="347"/>
+      <c r="J111" s="345" t="s">
+        <v>43</v>
+      </c>
+      <c r="K111" s="346"/>
+      <c r="L111" s="346"/>
+      <c r="M111" s="346"/>
+      <c r="N111" s="346"/>
+      <c r="O111" s="346"/>
+      <c r="P111" s="346"/>
+      <c r="Q111" s="346"/>
+      <c r="R111" s="346"/>
+      <c r="S111" s="346"/>
+      <c r="T111" s="347"/>
+      <c r="U111" s="345" t="s">
+        <v>134</v>
+      </c>
+      <c r="V111" s="346"/>
+      <c r="W111" s="346"/>
+      <c r="X111" s="346"/>
+      <c r="Y111" s="346"/>
+      <c r="Z111" s="346"/>
+      <c r="AA111" s="346"/>
+      <c r="AB111" s="346"/>
+      <c r="AC111" s="347"/>
+      <c r="AE111" s="78"/>
+      <c r="AK111" s="238"/>
+      <c r="AL111" s="239"/>
+      <c r="AM111" s="239"/>
+      <c r="AN111" s="239"/>
+      <c r="AO111" s="239"/>
+      <c r="AP111" s="239"/>
+      <c r="AQ111" s="239"/>
+      <c r="AR111" s="239"/>
+      <c r="AS111" s="239"/>
+      <c r="AT111" s="239"/>
+      <c r="AU111" s="239"/>
+      <c r="AV111" s="239"/>
+      <c r="AW111" s="239"/>
+      <c r="AX111" s="239"/>
+      <c r="AY111" s="239"/>
+      <c r="AZ111" s="239"/>
+      <c r="BA111" s="239"/>
+      <c r="BB111" s="239"/>
+      <c r="BC111" s="239"/>
+      <c r="BD111" s="240"/>
+    </row>
+    <row r="112" spans="2:56" x14ac:dyDescent="0.45">
+      <c r="B112" s="253" t="s">
+        <v>33</v>
+      </c>
+      <c r="C112" s="255" t="s">
+        <v>42</v>
+      </c>
+      <c r="D112" s="256"/>
+      <c r="E112" s="256"/>
+      <c r="F112" s="256"/>
+      <c r="G112" s="257"/>
+      <c r="H112" s="328">
+        <v>50</v>
+      </c>
+      <c r="I112" s="329"/>
+      <c r="J112" s="253" t="s">
+        <v>33</v>
+      </c>
+      <c r="K112" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="L112" s="90">
+        <v>103</v>
+      </c>
+      <c r="M112" s="43" t="s">
+        <v>133</v>
+      </c>
+      <c r="N112" s="334" t="s">
+        <v>208</v>
+      </c>
+      <c r="O112" s="334"/>
+      <c r="P112" s="276" t="s">
+        <v>132</v>
+      </c>
+      <c r="Q112" s="277"/>
+      <c r="R112" s="251" t="s">
+        <v>207</v>
+      </c>
+      <c r="S112" s="251"/>
+      <c r="T112" s="252"/>
+      <c r="U112" s="253" t="s">
+        <v>33</v>
+      </c>
+      <c r="V112" s="264" t="s">
+        <v>40</v>
+      </c>
+      <c r="W112" s="264"/>
+      <c r="X112" s="264"/>
+      <c r="Y112" s="264"/>
+      <c r="Z112" s="264"/>
+      <c r="AA112" s="264"/>
+      <c r="AB112" s="264"/>
+      <c r="AC112" s="265"/>
+      <c r="AE112" s="78"/>
+      <c r="AK112" s="238"/>
+      <c r="AL112" s="239"/>
+      <c r="AM112" s="239"/>
+      <c r="AN112" s="239"/>
+      <c r="AO112" s="239"/>
+      <c r="AP112" s="239"/>
+      <c r="AQ112" s="239"/>
+      <c r="AR112" s="239"/>
+      <c r="AS112" s="239"/>
+      <c r="AT112" s="239"/>
+      <c r="AU112" s="239"/>
+      <c r="AV112" s="239"/>
+      <c r="AW112" s="239"/>
+      <c r="AX112" s="239"/>
+      <c r="AY112" s="239"/>
+      <c r="AZ112" s="239"/>
+      <c r="BA112" s="239"/>
+      <c r="BB112" s="239"/>
+      <c r="BC112" s="239"/>
+      <c r="BD112" s="240"/>
+    </row>
+    <row r="113" spans="2:56" x14ac:dyDescent="0.45">
+      <c r="B113" s="254"/>
+      <c r="C113" s="258"/>
+      <c r="D113" s="259"/>
+      <c r="E113" s="259"/>
+      <c r="F113" s="259"/>
+      <c r="G113" s="260"/>
+      <c r="H113" s="330"/>
+      <c r="I113" s="331"/>
+      <c r="J113" s="254"/>
+      <c r="K113" s="261" t="s">
+        <v>39</v>
+      </c>
+      <c r="L113" s="262"/>
+      <c r="M113" s="262"/>
+      <c r="N113" s="262"/>
+      <c r="O113" s="262"/>
+      <c r="P113" s="262"/>
+      <c r="Q113" s="262"/>
+      <c r="R113" s="262"/>
+      <c r="S113" s="262"/>
+      <c r="T113" s="263"/>
+      <c r="U113" s="254"/>
+      <c r="V113" s="266"/>
+      <c r="W113" s="266"/>
+      <c r="X113" s="266"/>
+      <c r="Y113" s="266"/>
+      <c r="Z113" s="266"/>
+      <c r="AA113" s="266"/>
+      <c r="AB113" s="266"/>
+      <c r="AC113" s="267"/>
+      <c r="AE113" s="78"/>
+      <c r="AK113" s="238"/>
+      <c r="AL113" s="239"/>
+      <c r="AM113" s="239"/>
+      <c r="AN113" s="239"/>
+      <c r="AO113" s="239"/>
+      <c r="AP113" s="239"/>
+      <c r="AQ113" s="239"/>
+      <c r="AR113" s="239"/>
+      <c r="AS113" s="239"/>
+      <c r="AT113" s="239"/>
+      <c r="AU113" s="239"/>
+      <c r="AV113" s="239"/>
+      <c r="AW113" s="239"/>
+      <c r="AX113" s="239"/>
+      <c r="AY113" s="239"/>
+      <c r="AZ113" s="239"/>
+      <c r="BA113" s="239"/>
+      <c r="BB113" s="239"/>
+      <c r="BC113" s="239"/>
+      <c r="BD113" s="240"/>
+    </row>
+    <row r="114" spans="2:56" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B114" s="104" t="s">
+        <v>29</v>
+      </c>
+      <c r="C114" s="244"/>
+      <c r="D114" s="244"/>
+      <c r="E114" s="244"/>
+      <c r="F114" s="244"/>
+      <c r="G114" s="244"/>
+      <c r="H114" s="332"/>
+      <c r="I114" s="333"/>
+      <c r="J114" s="104" t="s">
+        <v>29</v>
+      </c>
+      <c r="K114" s="245"/>
+      <c r="L114" s="246"/>
+      <c r="M114" s="246"/>
+      <c r="N114" s="246"/>
+      <c r="O114" s="246"/>
+      <c r="P114" s="246"/>
+      <c r="Q114" s="246"/>
+      <c r="R114" s="246"/>
+      <c r="S114" s="246"/>
+      <c r="T114" s="247"/>
+      <c r="U114" s="104" t="s">
+        <v>29</v>
+      </c>
+      <c r="V114" s="248"/>
+      <c r="W114" s="249"/>
+      <c r="X114" s="249"/>
+      <c r="Y114" s="249"/>
+      <c r="Z114" s="249"/>
+      <c r="AA114" s="249"/>
+      <c r="AB114" s="249"/>
+      <c r="AC114" s="250"/>
+      <c r="AE114" s="78"/>
+      <c r="AK114" s="238"/>
+      <c r="AL114" s="239"/>
+      <c r="AM114" s="239"/>
+      <c r="AN114" s="239"/>
+      <c r="AO114" s="239"/>
+      <c r="AP114" s="239"/>
+      <c r="AQ114" s="239"/>
+      <c r="AR114" s="239"/>
+      <c r="AS114" s="239"/>
+      <c r="AT114" s="239"/>
+      <c r="AU114" s="239"/>
+      <c r="AV114" s="239"/>
+      <c r="AW114" s="239"/>
+      <c r="AX114" s="239"/>
+      <c r="AY114" s="239"/>
+      <c r="AZ114" s="239"/>
+      <c r="BA114" s="239"/>
+      <c r="BB114" s="239"/>
+      <c r="BC114" s="239"/>
+      <c r="BD114" s="240"/>
+    </row>
+    <row r="115" spans="2:56" ht="23.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B115" s="253" t="s">
+        <v>33</v>
+      </c>
+      <c r="C115" s="255" t="s">
+        <v>38</v>
+      </c>
+      <c r="D115" s="256"/>
+      <c r="E115" s="256"/>
+      <c r="F115" s="256"/>
+      <c r="G115" s="257"/>
+      <c r="H115" s="328">
+        <v>10</v>
+      </c>
+      <c r="I115" s="329"/>
+      <c r="J115" s="253" t="s">
+        <v>33</v>
+      </c>
+      <c r="K115" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="L115" s="90">
+        <v>530</v>
+      </c>
+      <c r="M115" s="43" t="s">
+        <v>133</v>
+      </c>
+      <c r="N115" s="334" t="s">
+        <v>206</v>
+      </c>
+      <c r="O115" s="334"/>
+      <c r="P115" s="276" t="s">
+        <v>132</v>
+      </c>
+      <c r="Q115" s="277"/>
+      <c r="R115" s="278"/>
+      <c r="S115" s="278"/>
+      <c r="T115" s="279"/>
+      <c r="U115" s="253" t="s">
+        <v>33</v>
+      </c>
+      <c r="V115" s="255" t="s">
         <v>37</v>
       </c>
-      <c r="Q46" s="493"/>
-[...1 lines deleted...]
-      <c r="S46" s="25" t="s">
+      <c r="W115" s="256"/>
+      <c r="X115" s="256"/>
+      <c r="Y115" s="256"/>
+      <c r="Z115" s="256"/>
+      <c r="AA115" s="256"/>
+      <c r="AB115" s="256"/>
+      <c r="AC115" s="257"/>
+      <c r="AE115" s="78"/>
+      <c r="AK115" s="238"/>
+      <c r="AL115" s="239"/>
+      <c r="AM115" s="239"/>
+      <c r="AN115" s="239"/>
+      <c r="AO115" s="239"/>
+      <c r="AP115" s="239"/>
+      <c r="AQ115" s="239"/>
+      <c r="AR115" s="239"/>
+      <c r="AS115" s="239"/>
+      <c r="AT115" s="239"/>
+      <c r="AU115" s="239"/>
+      <c r="AV115" s="239"/>
+      <c r="AW115" s="239"/>
+      <c r="AX115" s="239"/>
+      <c r="AY115" s="239"/>
+      <c r="AZ115" s="239"/>
+      <c r="BA115" s="239"/>
+      <c r="BB115" s="239"/>
+      <c r="BC115" s="239"/>
+      <c r="BD115" s="240"/>
+    </row>
+    <row r="116" spans="2:56" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B116" s="254"/>
+      <c r="C116" s="258"/>
+      <c r="D116" s="259"/>
+      <c r="E116" s="259"/>
+      <c r="F116" s="259"/>
+      <c r="G116" s="260"/>
+      <c r="H116" s="330"/>
+      <c r="I116" s="331"/>
+      <c r="J116" s="254"/>
+      <c r="K116" s="335" t="s">
+        <v>205</v>
+      </c>
+      <c r="L116" s="336"/>
+      <c r="M116" s="336"/>
+      <c r="N116" s="336"/>
+      <c r="O116" s="336"/>
+      <c r="P116" s="336"/>
+      <c r="Q116" s="336"/>
+      <c r="R116" s="336"/>
+      <c r="S116" s="336"/>
+      <c r="T116" s="337"/>
+      <c r="U116" s="254"/>
+      <c r="V116" s="258"/>
+      <c r="W116" s="259"/>
+      <c r="X116" s="259"/>
+      <c r="Y116" s="259"/>
+      <c r="Z116" s="259"/>
+      <c r="AA116" s="259"/>
+      <c r="AB116" s="259"/>
+      <c r="AC116" s="260"/>
+      <c r="AE116" s="78"/>
+      <c r="AK116" s="238"/>
+      <c r="AL116" s="239"/>
+      <c r="AM116" s="239"/>
+      <c r="AN116" s="239"/>
+      <c r="AO116" s="239"/>
+      <c r="AP116" s="239"/>
+      <c r="AQ116" s="239"/>
+      <c r="AR116" s="239"/>
+      <c r="AS116" s="239"/>
+      <c r="AT116" s="239"/>
+      <c r="AU116" s="239"/>
+      <c r="AV116" s="239"/>
+      <c r="AW116" s="239"/>
+      <c r="AX116" s="239"/>
+      <c r="AY116" s="239"/>
+      <c r="AZ116" s="239"/>
+      <c r="BA116" s="239"/>
+      <c r="BB116" s="239"/>
+      <c r="BC116" s="239"/>
+      <c r="BD116" s="240"/>
+    </row>
+    <row r="117" spans="2:56" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B117" s="104" t="s">
+        <v>29</v>
+      </c>
+      <c r="C117" s="244"/>
+      <c r="D117" s="244"/>
+      <c r="E117" s="244"/>
+      <c r="F117" s="244"/>
+      <c r="G117" s="244"/>
+      <c r="H117" s="332"/>
+      <c r="I117" s="333"/>
+      <c r="J117" s="104" t="s">
+        <v>29</v>
+      </c>
+      <c r="K117" s="280"/>
+      <c r="L117" s="281"/>
+      <c r="M117" s="281"/>
+      <c r="N117" s="281"/>
+      <c r="O117" s="281"/>
+      <c r="P117" s="281"/>
+      <c r="Q117" s="281"/>
+      <c r="R117" s="281"/>
+      <c r="S117" s="281"/>
+      <c r="T117" s="282"/>
+      <c r="U117" s="104" t="s">
+        <v>29</v>
+      </c>
+      <c r="V117" s="248"/>
+      <c r="W117" s="249"/>
+      <c r="X117" s="249"/>
+      <c r="Y117" s="249"/>
+      <c r="Z117" s="249"/>
+      <c r="AA117" s="249"/>
+      <c r="AB117" s="249"/>
+      <c r="AC117" s="250"/>
+      <c r="AE117" s="78"/>
+      <c r="AK117" s="238"/>
+      <c r="AL117" s="239"/>
+      <c r="AM117" s="239"/>
+      <c r="AN117" s="239"/>
+      <c r="AO117" s="239"/>
+      <c r="AP117" s="239"/>
+      <c r="AQ117" s="239"/>
+      <c r="AR117" s="239"/>
+      <c r="AS117" s="239"/>
+      <c r="AT117" s="239"/>
+      <c r="AU117" s="239"/>
+      <c r="AV117" s="239"/>
+      <c r="AW117" s="239"/>
+      <c r="AX117" s="239"/>
+      <c r="AY117" s="239"/>
+      <c r="AZ117" s="239"/>
+      <c r="BA117" s="239"/>
+      <c r="BB117" s="239"/>
+      <c r="BC117" s="239"/>
+      <c r="BD117" s="240"/>
+    </row>
+    <row r="118" spans="2:56" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B118" s="253" t="s">
+        <v>33</v>
+      </c>
+      <c r="C118" s="255" t="s">
+        <v>36</v>
+      </c>
+      <c r="D118" s="256"/>
+      <c r="E118" s="256"/>
+      <c r="F118" s="256"/>
+      <c r="G118" s="257"/>
+      <c r="H118" s="328">
+        <v>5</v>
+      </c>
+      <c r="I118" s="329"/>
+      <c r="J118" s="253" t="s">
+        <v>33</v>
+      </c>
+      <c r="K118" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="L118" s="90">
+        <v>450</v>
+      </c>
+      <c r="M118" s="43" t="s">
+        <v>133</v>
+      </c>
+      <c r="N118" s="334" t="s">
+        <v>206</v>
+      </c>
+      <c r="O118" s="334"/>
+      <c r="P118" s="276" t="s">
+        <v>132</v>
+      </c>
+      <c r="Q118" s="277"/>
+      <c r="R118" s="251" t="s">
+        <v>34</v>
+      </c>
+      <c r="S118" s="251"/>
+      <c r="T118" s="252"/>
+      <c r="U118" s="253" t="s">
+        <v>33</v>
+      </c>
+      <c r="V118" s="255" t="s">
+        <v>32</v>
+      </c>
+      <c r="W118" s="256"/>
+      <c r="X118" s="256"/>
+      <c r="Y118" s="256"/>
+      <c r="Z118" s="256"/>
+      <c r="AA118" s="256"/>
+      <c r="AB118" s="256"/>
+      <c r="AC118" s="257"/>
+      <c r="AE118" s="78"/>
+      <c r="AK118" s="238"/>
+      <c r="AL118" s="239"/>
+      <c r="AM118" s="239"/>
+      <c r="AN118" s="239"/>
+      <c r="AO118" s="239"/>
+      <c r="AP118" s="239"/>
+      <c r="AQ118" s="239"/>
+      <c r="AR118" s="239"/>
+      <c r="AS118" s="239"/>
+      <c r="AT118" s="239"/>
+      <c r="AU118" s="239"/>
+      <c r="AV118" s="239"/>
+      <c r="AW118" s="239"/>
+      <c r="AX118" s="239"/>
+      <c r="AY118" s="239"/>
+      <c r="AZ118" s="239"/>
+      <c r="BA118" s="239"/>
+      <c r="BB118" s="239"/>
+      <c r="BC118" s="239"/>
+      <c r="BD118" s="240"/>
+    </row>
+    <row r="119" spans="2:56" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B119" s="254"/>
+      <c r="C119" s="325"/>
+      <c r="D119" s="326"/>
+      <c r="E119" s="326"/>
+      <c r="F119" s="326"/>
+      <c r="G119" s="327"/>
+      <c r="H119" s="330"/>
+      <c r="I119" s="331"/>
+      <c r="J119" s="254"/>
+      <c r="K119" s="261" t="s">
         <v>31</v>
       </c>
-      <c r="T46" s="519"/>
-[...102 lines deleted...]
-      <c r="E51" s="170" t="s">
+      <c r="L119" s="262"/>
+      <c r="M119" s="262"/>
+      <c r="N119" s="262"/>
+      <c r="O119" s="262"/>
+      <c r="P119" s="262"/>
+      <c r="Q119" s="262"/>
+      <c r="R119" s="262"/>
+      <c r="S119" s="262"/>
+      <c r="T119" s="263"/>
+      <c r="U119" s="254"/>
+      <c r="V119" s="258"/>
+      <c r="W119" s="259"/>
+      <c r="X119" s="259"/>
+      <c r="Y119" s="259"/>
+      <c r="Z119" s="259"/>
+      <c r="AA119" s="259"/>
+      <c r="AB119" s="259"/>
+      <c r="AC119" s="260"/>
+      <c r="AE119" s="78"/>
+      <c r="AK119" s="238"/>
+      <c r="AL119" s="239"/>
+      <c r="AM119" s="239"/>
+      <c r="AN119" s="239"/>
+      <c r="AO119" s="239"/>
+      <c r="AP119" s="239"/>
+      <c r="AQ119" s="239"/>
+      <c r="AR119" s="239"/>
+      <c r="AS119" s="239"/>
+      <c r="AT119" s="239"/>
+      <c r="AU119" s="239"/>
+      <c r="AV119" s="239"/>
+      <c r="AW119" s="239"/>
+      <c r="AX119" s="239"/>
+      <c r="AY119" s="239"/>
+      <c r="AZ119" s="239"/>
+      <c r="BA119" s="239"/>
+      <c r="BB119" s="239"/>
+      <c r="BC119" s="239"/>
+      <c r="BD119" s="240"/>
+    </row>
+    <row r="120" spans="2:56" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B120" s="104" t="s">
+        <v>29</v>
+      </c>
+      <c r="C120" s="244"/>
+      <c r="D120" s="244"/>
+      <c r="E120" s="244"/>
+      <c r="F120" s="244"/>
+      <c r="G120" s="244"/>
+      <c r="H120" s="332"/>
+      <c r="I120" s="333"/>
+      <c r="J120" s="104" t="s">
+        <v>29</v>
+      </c>
+      <c r="K120" s="245"/>
+      <c r="L120" s="246"/>
+      <c r="M120" s="246"/>
+      <c r="N120" s="246"/>
+      <c r="O120" s="246"/>
+      <c r="P120" s="246"/>
+      <c r="Q120" s="246"/>
+      <c r="R120" s="246"/>
+      <c r="S120" s="246"/>
+      <c r="T120" s="247"/>
+      <c r="U120" s="104" t="s">
+        <v>29</v>
+      </c>
+      <c r="V120" s="248"/>
+      <c r="W120" s="249"/>
+      <c r="X120" s="249"/>
+      <c r="Y120" s="249"/>
+      <c r="Z120" s="249"/>
+      <c r="AA120" s="249"/>
+      <c r="AB120" s="249"/>
+      <c r="AC120" s="250"/>
+      <c r="AE120" s="78"/>
+      <c r="AK120" s="241"/>
+      <c r="AL120" s="242"/>
+      <c r="AM120" s="242"/>
+      <c r="AN120" s="242"/>
+      <c r="AO120" s="242"/>
+      <c r="AP120" s="242"/>
+      <c r="AQ120" s="242"/>
+      <c r="AR120" s="242"/>
+      <c r="AS120" s="242"/>
+      <c r="AT120" s="242"/>
+      <c r="AU120" s="242"/>
+      <c r="AV120" s="242"/>
+      <c r="AW120" s="242"/>
+      <c r="AX120" s="242"/>
+      <c r="AY120" s="242"/>
+      <c r="AZ120" s="242"/>
+      <c r="BA120" s="242"/>
+      <c r="BB120" s="242"/>
+      <c r="BC120" s="242"/>
+      <c r="BD120" s="243"/>
+    </row>
+    <row r="121" spans="2:56" ht="22.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.45">
+      <c r="B121" s="253" t="s">
+        <v>33</v>
+      </c>
+      <c r="C121" s="268"/>
+      <c r="D121" s="269"/>
+      <c r="E121" s="269"/>
+      <c r="F121" s="269"/>
+      <c r="G121" s="270"/>
+      <c r="H121" s="274"/>
+      <c r="I121" s="274"/>
+      <c r="J121" s="253" t="s">
+        <v>33</v>
+      </c>
+      <c r="K121" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="L121" s="93"/>
+      <c r="M121" s="43" t="s">
+        <v>133</v>
+      </c>
+      <c r="N121" s="275"/>
+      <c r="O121" s="275"/>
+      <c r="P121" s="276" t="s">
+        <v>132</v>
+      </c>
+      <c r="Q121" s="277"/>
+      <c r="R121" s="278"/>
+      <c r="S121" s="278"/>
+      <c r="T121" s="279"/>
+      <c r="U121" s="253" t="s">
+        <v>33</v>
+      </c>
+      <c r="V121" s="268"/>
+      <c r="W121" s="269"/>
+      <c r="X121" s="269"/>
+      <c r="Y121" s="269"/>
+      <c r="Z121" s="269"/>
+      <c r="AA121" s="269"/>
+      <c r="AB121" s="269"/>
+      <c r="AC121" s="270"/>
+      <c r="AE121" s="78"/>
+    </row>
+    <row r="122" spans="2:56" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B122" s="254"/>
+      <c r="C122" s="271"/>
+      <c r="D122" s="272"/>
+      <c r="E122" s="272"/>
+      <c r="F122" s="272"/>
+      <c r="G122" s="273"/>
+      <c r="H122" s="274"/>
+      <c r="I122" s="274"/>
+      <c r="J122" s="254"/>
+      <c r="K122" s="280"/>
+      <c r="L122" s="281"/>
+      <c r="M122" s="281"/>
+      <c r="N122" s="281"/>
+      <c r="O122" s="281"/>
+      <c r="P122" s="281"/>
+      <c r="Q122" s="281"/>
+      <c r="R122" s="281"/>
+      <c r="S122" s="281"/>
+      <c r="T122" s="282"/>
+      <c r="U122" s="254"/>
+      <c r="V122" s="271"/>
+      <c r="W122" s="272"/>
+      <c r="X122" s="272"/>
+      <c r="Y122" s="272"/>
+      <c r="Z122" s="272"/>
+      <c r="AA122" s="272"/>
+      <c r="AB122" s="272"/>
+      <c r="AC122" s="273"/>
+      <c r="AE122" s="78"/>
+    </row>
+    <row r="123" spans="2:56" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B123" s="104" t="s">
+        <v>29</v>
+      </c>
+      <c r="C123" s="244"/>
+      <c r="D123" s="244"/>
+      <c r="E123" s="244"/>
+      <c r="F123" s="244"/>
+      <c r="G123" s="244"/>
+      <c r="H123" s="274"/>
+      <c r="I123" s="274"/>
+      <c r="J123" s="104" t="s">
+        <v>29</v>
+      </c>
+      <c r="K123" s="245"/>
+      <c r="L123" s="246"/>
+      <c r="M123" s="246"/>
+      <c r="N123" s="246"/>
+      <c r="O123" s="246"/>
+      <c r="P123" s="246"/>
+      <c r="Q123" s="246"/>
+      <c r="R123" s="246"/>
+      <c r="S123" s="246"/>
+      <c r="T123" s="247"/>
+      <c r="U123" s="104" t="s">
+        <v>29</v>
+      </c>
+      <c r="V123" s="248"/>
+      <c r="W123" s="249"/>
+      <c r="X123" s="249"/>
+      <c r="Y123" s="249"/>
+      <c r="Z123" s="249"/>
+      <c r="AA123" s="249"/>
+      <c r="AB123" s="249"/>
+      <c r="AC123" s="250"/>
+      <c r="AE123" s="78"/>
+    </row>
+    <row r="124" spans="2:56" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B124" s="253" t="s">
+        <v>33</v>
+      </c>
+      <c r="C124" s="268"/>
+      <c r="D124" s="269"/>
+      <c r="E124" s="269"/>
+      <c r="F124" s="269"/>
+      <c r="G124" s="270"/>
+      <c r="H124" s="274"/>
+      <c r="I124" s="274"/>
+      <c r="J124" s="253" t="s">
+        <v>33</v>
+      </c>
+      <c r="K124" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="L124" s="93"/>
+      <c r="M124" s="43" t="s">
+        <v>133</v>
+      </c>
+      <c r="N124" s="275"/>
+      <c r="O124" s="275"/>
+      <c r="P124" s="276" t="s">
+        <v>132</v>
+      </c>
+      <c r="Q124" s="277"/>
+      <c r="R124" s="278"/>
+      <c r="S124" s="278"/>
+      <c r="T124" s="279"/>
+      <c r="U124" s="253" t="s">
+        <v>33</v>
+      </c>
+      <c r="V124" s="268"/>
+      <c r="W124" s="269"/>
+      <c r="X124" s="269"/>
+      <c r="Y124" s="269"/>
+      <c r="Z124" s="269"/>
+      <c r="AA124" s="269"/>
+      <c r="AB124" s="269"/>
+      <c r="AC124" s="270"/>
+      <c r="AE124" s="78"/>
+    </row>
+    <row r="125" spans="2:56" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B125" s="254"/>
+      <c r="C125" s="271"/>
+      <c r="D125" s="272"/>
+      <c r="E125" s="272"/>
+      <c r="F125" s="272"/>
+      <c r="G125" s="273"/>
+      <c r="H125" s="274"/>
+      <c r="I125" s="274"/>
+      <c r="J125" s="254"/>
+      <c r="K125" s="280"/>
+      <c r="L125" s="281"/>
+      <c r="M125" s="281"/>
+      <c r="N125" s="281"/>
+      <c r="O125" s="281"/>
+      <c r="P125" s="281"/>
+      <c r="Q125" s="281"/>
+      <c r="R125" s="281"/>
+      <c r="S125" s="281"/>
+      <c r="T125" s="282"/>
+      <c r="U125" s="254"/>
+      <c r="V125" s="271"/>
+      <c r="W125" s="272"/>
+      <c r="X125" s="272"/>
+      <c r="Y125" s="272"/>
+      <c r="Z125" s="272"/>
+      <c r="AA125" s="272"/>
+      <c r="AB125" s="272"/>
+      <c r="AC125" s="273"/>
+      <c r="AE125" s="78"/>
+    </row>
+    <row r="126" spans="2:56" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B126" s="104" t="s">
+        <v>29</v>
+      </c>
+      <c r="C126" s="244"/>
+      <c r="D126" s="244"/>
+      <c r="E126" s="244"/>
+      <c r="F126" s="244"/>
+      <c r="G126" s="244"/>
+      <c r="H126" s="274"/>
+      <c r="I126" s="274"/>
+      <c r="J126" s="104" t="s">
+        <v>29</v>
+      </c>
+      <c r="K126" s="245"/>
+      <c r="L126" s="246"/>
+      <c r="M126" s="246"/>
+      <c r="N126" s="246"/>
+      <c r="O126" s="246"/>
+      <c r="P126" s="246"/>
+      <c r="Q126" s="246"/>
+      <c r="R126" s="246"/>
+      <c r="S126" s="246"/>
+      <c r="T126" s="247"/>
+      <c r="U126" s="104" t="s">
+        <v>29</v>
+      </c>
+      <c r="V126" s="248"/>
+      <c r="W126" s="249"/>
+      <c r="X126" s="249"/>
+      <c r="Y126" s="249"/>
+      <c r="Z126" s="249"/>
+      <c r="AA126" s="249"/>
+      <c r="AB126" s="249"/>
+      <c r="AC126" s="250"/>
+      <c r="AE126" s="79"/>
+    </row>
+    <row r="127" spans="2:56" ht="22.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.45">
+      <c r="B127" s="59" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="128" spans="2:56" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B128" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="129" spans="2:56" ht="18.600000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.45">
+      <c r="B129" s="290" t="s">
+        <v>26</v>
+      </c>
+      <c r="C129" s="290"/>
+      <c r="D129" s="290"/>
+      <c r="E129" s="290"/>
+      <c r="F129" s="290"/>
+      <c r="G129" s="290"/>
+      <c r="H129" s="299"/>
+      <c r="I129" s="91" t="s">
+        <v>11</v>
+      </c>
+      <c r="J129" s="300" t="s">
+        <v>25</v>
+      </c>
+      <c r="K129" s="301"/>
+      <c r="L129" s="301"/>
+      <c r="M129" s="301"/>
+      <c r="N129" s="67"/>
+      <c r="O129" s="301" t="s">
+        <v>24</v>
+      </c>
+      <c r="P129" s="301"/>
+      <c r="Q129" s="301"/>
+      <c r="R129" s="67"/>
+      <c r="S129" s="301" t="s">
+        <v>23</v>
+      </c>
+      <c r="T129" s="301"/>
+      <c r="U129" s="301"/>
+      <c r="V129" s="301"/>
+      <c r="W129" s="58"/>
+      <c r="X129" s="58"/>
+      <c r="Y129" s="58"/>
+      <c r="Z129" s="58"/>
+      <c r="AA129" s="58"/>
+      <c r="AB129" s="58"/>
+      <c r="AC129" s="57"/>
+      <c r="AE129" s="77"/>
+      <c r="AK129" s="235" t="s">
+        <v>22</v>
+      </c>
+      <c r="AL129" s="236"/>
+      <c r="AM129" s="236"/>
+      <c r="AN129" s="236"/>
+      <c r="AO129" s="236"/>
+      <c r="AP129" s="236"/>
+      <c r="AQ129" s="236"/>
+      <c r="AR129" s="236"/>
+      <c r="AS129" s="236"/>
+      <c r="AT129" s="236"/>
+      <c r="AU129" s="236"/>
+      <c r="AV129" s="236"/>
+      <c r="AW129" s="236"/>
+      <c r="AX129" s="236"/>
+      <c r="AY129" s="236"/>
+      <c r="AZ129" s="236"/>
+      <c r="BA129" s="236"/>
+      <c r="BB129" s="236"/>
+      <c r="BC129" s="236"/>
+      <c r="BD129" s="237"/>
+    </row>
+    <row r="130" spans="2:56" ht="27.45" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B130" s="302" t="s">
+        <v>21</v>
+      </c>
+      <c r="C130" s="302"/>
+      <c r="D130" s="302"/>
+      <c r="E130" s="302"/>
+      <c r="F130" s="302"/>
+      <c r="G130" s="302"/>
+      <c r="H130" s="302"/>
+      <c r="I130" s="291" t="s">
+        <v>20</v>
+      </c>
+      <c r="J130" s="291"/>
+      <c r="K130" s="303" t="s">
+        <v>19</v>
+      </c>
+      <c r="L130" s="303"/>
+      <c r="M130" s="303"/>
+      <c r="N130" s="303"/>
+      <c r="O130" s="303"/>
+      <c r="P130" s="303"/>
+      <c r="Q130" s="303"/>
+      <c r="R130" s="303"/>
+      <c r="S130" s="291" t="s">
         <v>83</v>
       </c>
-      <c r="F51" s="171"/>
-[...17 lines deleted...]
-      <c r="E52" s="163">
+      <c r="T130" s="291"/>
+      <c r="U130" s="303" t="s">
+        <v>18</v>
+      </c>
+      <c r="V130" s="303"/>
+      <c r="W130" s="303"/>
+      <c r="X130" s="303"/>
+      <c r="Y130" s="303"/>
+      <c r="Z130" s="303"/>
+      <c r="AA130" s="303"/>
+      <c r="AB130" s="303"/>
+      <c r="AC130" s="303"/>
+      <c r="AE130" s="78"/>
+      <c r="AK130" s="238"/>
+      <c r="AL130" s="239"/>
+      <c r="AM130" s="239"/>
+      <c r="AN130" s="239"/>
+      <c r="AO130" s="239"/>
+      <c r="AP130" s="239"/>
+      <c r="AQ130" s="239"/>
+      <c r="AR130" s="239"/>
+      <c r="AS130" s="239"/>
+      <c r="AT130" s="239"/>
+      <c r="AU130" s="239"/>
+      <c r="AV130" s="239"/>
+      <c r="AW130" s="239"/>
+      <c r="AX130" s="239"/>
+      <c r="AY130" s="239"/>
+      <c r="AZ130" s="239"/>
+      <c r="BA130" s="239"/>
+      <c r="BB130" s="239"/>
+      <c r="BC130" s="239"/>
+      <c r="BD130" s="240"/>
+    </row>
+    <row r="131" spans="2:56" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B131" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE131" s="79"/>
+      <c r="AK131" s="241"/>
+      <c r="AL131" s="242"/>
+      <c r="AM131" s="242"/>
+      <c r="AN131" s="242"/>
+      <c r="AO131" s="242"/>
+      <c r="AP131" s="242"/>
+      <c r="AQ131" s="242"/>
+      <c r="AR131" s="242"/>
+      <c r="AS131" s="242"/>
+      <c r="AT131" s="242"/>
+      <c r="AU131" s="242"/>
+      <c r="AV131" s="242"/>
+      <c r="AW131" s="242"/>
+      <c r="AX131" s="242"/>
+      <c r="AY131" s="242"/>
+      <c r="AZ131" s="242"/>
+      <c r="BA131" s="242"/>
+      <c r="BB131" s="242"/>
+      <c r="BC131" s="242"/>
+      <c r="BD131" s="243"/>
+    </row>
+    <row r="132" spans="2:56" ht="18.600000000000001" thickTop="1" x14ac:dyDescent="0.45"/>
+    <row r="133" spans="2:56" ht="19.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B133" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="134" spans="2:56" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B134" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="C134" s="1"/>
+    </row>
+    <row r="135" spans="2:56" ht="19.2" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B135" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="C135" s="1"/>
+      <c r="AE135" s="77"/>
+    </row>
+    <row r="136" spans="2:56" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B136" s="290" t="s">
+        <v>13</v>
+      </c>
+      <c r="C136" s="290"/>
+      <c r="D136" s="290"/>
+      <c r="E136" s="290"/>
+      <c r="F136" s="290"/>
+      <c r="G136" s="290"/>
+      <c r="H136" s="290"/>
+      <c r="I136" s="290"/>
+      <c r="J136" s="290"/>
+      <c r="K136" s="290"/>
+      <c r="L136" s="290"/>
+      <c r="M136" s="290"/>
+      <c r="N136" s="290"/>
+      <c r="O136" s="290"/>
+      <c r="P136" s="290"/>
+      <c r="Q136" s="290"/>
+      <c r="R136" s="290"/>
+      <c r="S136" s="290"/>
+      <c r="T136" s="290"/>
+      <c r="U136" s="290"/>
+      <c r="V136" s="290"/>
+      <c r="W136" s="290"/>
+      <c r="X136" s="290"/>
+      <c r="Y136" s="290"/>
+      <c r="Z136" s="290"/>
+      <c r="AA136" s="290"/>
+      <c r="AB136" s="291" t="s">
+        <v>4</v>
+      </c>
+      <c r="AC136" s="291"/>
+      <c r="AE136" s="78"/>
+      <c r="AK136" s="209" t="s">
+        <v>147</v>
+      </c>
+      <c r="AL136" s="210"/>
+      <c r="AM136" s="210"/>
+      <c r="AN136" s="210"/>
+      <c r="AO136" s="210"/>
+      <c r="AP136" s="210"/>
+      <c r="AQ136" s="210"/>
+      <c r="AR136" s="210"/>
+      <c r="AS136" s="210"/>
+      <c r="AT136" s="210"/>
+      <c r="AU136" s="210"/>
+      <c r="AV136" s="210"/>
+      <c r="AW136" s="210"/>
+      <c r="AX136" s="210"/>
+      <c r="AY136" s="210"/>
+      <c r="AZ136" s="210"/>
+      <c r="BA136" s="210"/>
+      <c r="BB136" s="210"/>
+      <c r="BC136" s="210"/>
+      <c r="BD136" s="211"/>
+    </row>
+    <row r="137" spans="2:56" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B137" s="3">
         <v>1</v>
       </c>
-      <c r="F52" s="163"/>
-[...5 lines deleted...]
-        <f>SUM(E52:J52)</f>
+      <c r="C137" s="313" t="s">
+        <v>12</v>
+      </c>
+      <c r="D137" s="313"/>
+      <c r="E137" s="313"/>
+      <c r="F137" s="313"/>
+      <c r="G137" s="313"/>
+      <c r="H137" s="313"/>
+      <c r="I137" s="313"/>
+      <c r="J137" s="313"/>
+      <c r="K137" s="313"/>
+      <c r="L137" s="313"/>
+      <c r="M137" s="313"/>
+      <c r="N137" s="313"/>
+      <c r="O137" s="313"/>
+      <c r="P137" s="313"/>
+      <c r="Q137" s="313"/>
+      <c r="R137" s="313"/>
+      <c r="S137" s="313"/>
+      <c r="T137" s="313"/>
+      <c r="U137" s="313"/>
+      <c r="V137" s="313"/>
+      <c r="W137" s="313"/>
+      <c r="X137" s="313"/>
+      <c r="Y137" s="313"/>
+      <c r="Z137" s="313"/>
+      <c r="AA137" s="313"/>
+      <c r="AB137" s="314" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC137" s="315"/>
+      <c r="AE137" s="78"/>
+      <c r="AK137" s="212"/>
+      <c r="AL137" s="213"/>
+      <c r="AM137" s="213"/>
+      <c r="AN137" s="213"/>
+      <c r="AO137" s="213"/>
+      <c r="AP137" s="213"/>
+      <c r="AQ137" s="213"/>
+      <c r="AR137" s="213"/>
+      <c r="AS137" s="213"/>
+      <c r="AT137" s="213"/>
+      <c r="AU137" s="213"/>
+      <c r="AV137" s="213"/>
+      <c r="AW137" s="213"/>
+      <c r="AX137" s="213"/>
+      <c r="AY137" s="213"/>
+      <c r="AZ137" s="213"/>
+      <c r="BA137" s="213"/>
+      <c r="BB137" s="213"/>
+      <c r="BC137" s="213"/>
+      <c r="BD137" s="214"/>
+    </row>
+    <row r="138" spans="2:56" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B138" s="3">
+        <v>2</v>
+      </c>
+      <c r="C138" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D138" s="6"/>
+      <c r="E138" s="6"/>
+      <c r="F138" s="6"/>
+      <c r="G138" s="6"/>
+      <c r="H138" s="6"/>
+      <c r="I138" s="6"/>
+      <c r="J138" s="6"/>
+      <c r="K138" s="6"/>
+      <c r="L138" s="6"/>
+      <c r="M138" s="6"/>
+      <c r="N138" s="6"/>
+      <c r="O138" s="6"/>
+      <c r="P138" s="316" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q138" s="317"/>
+      <c r="R138" s="317"/>
+      <c r="S138" s="317"/>
+      <c r="T138" s="317"/>
+      <c r="U138" s="317"/>
+      <c r="V138" s="317"/>
+      <c r="W138" s="317"/>
+      <c r="X138" s="317"/>
+      <c r="Y138" s="317"/>
+      <c r="Z138" s="317"/>
+      <c r="AA138" s="318"/>
+      <c r="AB138" s="315" t="s">
+        <v>6</v>
+      </c>
+      <c r="AC138" s="315"/>
+      <c r="AE138" s="78"/>
+      <c r="AK138" s="212"/>
+      <c r="AL138" s="213"/>
+      <c r="AM138" s="213"/>
+      <c r="AN138" s="213"/>
+      <c r="AO138" s="213"/>
+      <c r="AP138" s="213"/>
+      <c r="AQ138" s="213"/>
+      <c r="AR138" s="213"/>
+      <c r="AS138" s="213"/>
+      <c r="AT138" s="213"/>
+      <c r="AU138" s="213"/>
+      <c r="AV138" s="213"/>
+      <c r="AW138" s="213"/>
+      <c r="AX138" s="213"/>
+      <c r="AY138" s="213"/>
+      <c r="AZ138" s="213"/>
+      <c r="BA138" s="213"/>
+      <c r="BB138" s="213"/>
+      <c r="BC138" s="213"/>
+      <c r="BD138" s="214"/>
+    </row>
+    <row r="139" spans="2:56" x14ac:dyDescent="0.45">
+      <c r="B139" s="3">
+        <v>3</v>
+      </c>
+      <c r="C139" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D139" s="6"/>
+      <c r="E139" s="6"/>
+      <c r="F139" s="6"/>
+      <c r="G139" s="6"/>
+      <c r="H139" s="6"/>
+      <c r="I139" s="6"/>
+      <c r="J139" s="6"/>
+      <c r="K139" s="6"/>
+      <c r="L139" s="6"/>
+      <c r="M139" s="6"/>
+      <c r="N139" s="6"/>
+      <c r="O139" s="6"/>
+      <c r="P139" s="319"/>
+      <c r="Q139" s="320"/>
+      <c r="R139" s="320"/>
+      <c r="S139" s="320"/>
+      <c r="T139" s="320"/>
+      <c r="U139" s="320"/>
+      <c r="V139" s="320"/>
+      <c r="W139" s="320"/>
+      <c r="X139" s="320"/>
+      <c r="Y139" s="320"/>
+      <c r="Z139" s="320"/>
+      <c r="AA139" s="321"/>
+      <c r="AB139" s="315" t="s">
+        <v>6</v>
+      </c>
+      <c r="AC139" s="315"/>
+      <c r="AE139" s="78"/>
+      <c r="AK139" s="212"/>
+      <c r="AL139" s="213"/>
+      <c r="AM139" s="213"/>
+      <c r="AN139" s="213"/>
+      <c r="AO139" s="213"/>
+      <c r="AP139" s="213"/>
+      <c r="AQ139" s="213"/>
+      <c r="AR139" s="213"/>
+      <c r="AS139" s="213"/>
+      <c r="AT139" s="213"/>
+      <c r="AU139" s="213"/>
+      <c r="AV139" s="213"/>
+      <c r="AW139" s="213"/>
+      <c r="AX139" s="213"/>
+      <c r="AY139" s="213"/>
+      <c r="AZ139" s="213"/>
+      <c r="BA139" s="213"/>
+      <c r="BB139" s="213"/>
+      <c r="BC139" s="213"/>
+      <c r="BD139" s="214"/>
+    </row>
+    <row r="140" spans="2:56" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B140" s="3">
+        <v>4</v>
+      </c>
+      <c r="C140" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="D140" s="6"/>
+      <c r="E140" s="6"/>
+      <c r="F140" s="6"/>
+      <c r="G140" s="6"/>
+      <c r="H140" s="6"/>
+      <c r="I140" s="6"/>
+      <c r="J140" s="6"/>
+      <c r="K140" s="6"/>
+      <c r="L140" s="6"/>
+      <c r="M140" s="6"/>
+      <c r="N140" s="6"/>
+      <c r="O140" s="6"/>
+      <c r="P140" s="322"/>
+      <c r="Q140" s="323"/>
+      <c r="R140" s="323"/>
+      <c r="S140" s="323"/>
+      <c r="T140" s="323"/>
+      <c r="U140" s="323"/>
+      <c r="V140" s="323"/>
+      <c r="W140" s="323"/>
+      <c r="X140" s="323"/>
+      <c r="Y140" s="323"/>
+      <c r="Z140" s="323"/>
+      <c r="AA140" s="324"/>
+      <c r="AB140" s="315" t="s">
+        <v>6</v>
+      </c>
+      <c r="AC140" s="315"/>
+      <c r="AE140" s="78"/>
+      <c r="AK140" s="215"/>
+      <c r="AL140" s="216"/>
+      <c r="AM140" s="216"/>
+      <c r="AN140" s="216"/>
+      <c r="AO140" s="216"/>
+      <c r="AP140" s="216"/>
+      <c r="AQ140" s="216"/>
+      <c r="AR140" s="216"/>
+      <c r="AS140" s="216"/>
+      <c r="AT140" s="216"/>
+      <c r="AU140" s="216"/>
+      <c r="AV140" s="216"/>
+      <c r="AW140" s="216"/>
+      <c r="AX140" s="216"/>
+      <c r="AY140" s="216"/>
+      <c r="AZ140" s="216"/>
+      <c r="BA140" s="216"/>
+      <c r="BB140" s="216"/>
+      <c r="BC140" s="216"/>
+      <c r="BD140" s="217"/>
+    </row>
+    <row r="141" spans="2:56" x14ac:dyDescent="0.45">
+      <c r="AE141" s="78"/>
+    </row>
+    <row r="142" spans="2:56" x14ac:dyDescent="0.45">
+      <c r="B142" s="290" t="s">
+        <v>5</v>
+      </c>
+      <c r="C142" s="290"/>
+      <c r="D142" s="290"/>
+      <c r="E142" s="290"/>
+      <c r="F142" s="290"/>
+      <c r="G142" s="290"/>
+      <c r="H142" s="290"/>
+      <c r="I142" s="290"/>
+      <c r="J142" s="290"/>
+      <c r="K142" s="290"/>
+      <c r="L142" s="290"/>
+      <c r="M142" s="290"/>
+      <c r="N142" s="290"/>
+      <c r="O142" s="290"/>
+      <c r="P142" s="290"/>
+      <c r="Q142" s="290"/>
+      <c r="R142" s="290"/>
+      <c r="S142" s="290"/>
+      <c r="T142" s="290"/>
+      <c r="U142" s="290"/>
+      <c r="V142" s="290"/>
+      <c r="W142" s="290"/>
+      <c r="X142" s="290"/>
+      <c r="Y142" s="290"/>
+      <c r="Z142" s="290"/>
+      <c r="AA142" s="290"/>
+      <c r="AB142" s="291" t="s">
+        <v>4</v>
+      </c>
+      <c r="AC142" s="291"/>
+      <c r="AE142" s="78"/>
+    </row>
+    <row r="143" spans="2:56" x14ac:dyDescent="0.45">
+      <c r="B143" s="3">
         <v>1</v>
       </c>
-      <c r="L52" s="163"/>
-[...14 lines deleted...]
-        <f>SUM(E53:J53)</f>
+      <c r="C143" s="292" t="s">
+        <v>3</v>
+      </c>
+      <c r="D143" s="293"/>
+      <c r="E143" s="293"/>
+      <c r="F143" s="293"/>
+      <c r="G143" s="293"/>
+      <c r="H143" s="293"/>
+      <c r="I143" s="293"/>
+      <c r="J143" s="293"/>
+      <c r="K143" s="293"/>
+      <c r="L143" s="293"/>
+      <c r="M143" s="293"/>
+      <c r="N143" s="293"/>
+      <c r="O143" s="294"/>
+      <c r="P143" s="295" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q143" s="296"/>
+      <c r="R143" s="296"/>
+      <c r="S143" s="296"/>
+      <c r="T143" s="296"/>
+      <c r="U143" s="296"/>
+      <c r="V143" s="296"/>
+      <c r="W143" s="296"/>
+      <c r="X143" s="296"/>
+      <c r="Y143" s="296"/>
+      <c r="Z143" s="296"/>
+      <c r="AA143" s="297"/>
+      <c r="AB143" s="298"/>
+      <c r="AC143" s="298"/>
+      <c r="AE143" s="78"/>
+    </row>
+    <row r="144" spans="2:56" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B144" s="56"/>
+      <c r="C144" s="55"/>
+      <c r="D144" s="55"/>
+      <c r="E144" s="55"/>
+      <c r="F144" s="55"/>
+      <c r="G144" s="55"/>
+      <c r="H144" s="55"/>
+      <c r="I144" s="55"/>
+      <c r="J144" s="55"/>
+      <c r="K144" s="55"/>
+      <c r="L144" s="55"/>
+      <c r="M144" s="55"/>
+      <c r="N144" s="55"/>
+      <c r="O144" s="55"/>
+      <c r="P144" s="55"/>
+      <c r="Q144" s="55"/>
+      <c r="R144" s="55"/>
+      <c r="S144" s="55"/>
+      <c r="T144" s="55"/>
+      <c r="U144" s="55"/>
+      <c r="V144" s="55"/>
+      <c r="W144" s="55"/>
+      <c r="X144" s="55"/>
+      <c r="Y144" s="55"/>
+      <c r="Z144" s="55"/>
+      <c r="AA144" s="55"/>
+      <c r="AB144" s="47"/>
+      <c r="AC144" s="47"/>
+      <c r="AE144" s="79"/>
+    </row>
+    <row r="145" spans="2:29" ht="18.600000000000001" thickTop="1" x14ac:dyDescent="0.45">
+      <c r="B145" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="C145" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="L53" s="162"/>
-[...1463 lines deleted...]
-      <c r="AC111" s="549"/>
+    </row>
+    <row r="146" spans="2:29" x14ac:dyDescent="0.45">
+      <c r="B146" s="304"/>
+      <c r="C146" s="305"/>
+      <c r="D146" s="305"/>
+      <c r="E146" s="305"/>
+      <c r="F146" s="305"/>
+      <c r="G146" s="305"/>
+      <c r="H146" s="305"/>
+      <c r="I146" s="305"/>
+      <c r="J146" s="305"/>
+      <c r="K146" s="305"/>
+      <c r="L146" s="305"/>
+      <c r="M146" s="305"/>
+      <c r="N146" s="305"/>
+      <c r="O146" s="305"/>
+      <c r="P146" s="305"/>
+      <c r="Q146" s="305"/>
+      <c r="R146" s="305"/>
+      <c r="S146" s="305"/>
+      <c r="T146" s="305"/>
+      <c r="U146" s="305"/>
+      <c r="V146" s="305"/>
+      <c r="W146" s="305"/>
+      <c r="X146" s="305"/>
+      <c r="Y146" s="305"/>
+      <c r="Z146" s="305"/>
+      <c r="AA146" s="305"/>
+      <c r="AB146" s="305"/>
+      <c r="AC146" s="306"/>
+    </row>
+    <row r="147" spans="2:29" x14ac:dyDescent="0.45">
+      <c r="B147" s="307"/>
+      <c r="C147" s="308"/>
+      <c r="D147" s="308"/>
+      <c r="E147" s="308"/>
+      <c r="F147" s="308"/>
+      <c r="G147" s="308"/>
+      <c r="H147" s="308"/>
+      <c r="I147" s="308"/>
+      <c r="J147" s="308"/>
+      <c r="K147" s="308"/>
+      <c r="L147" s="308"/>
+      <c r="M147" s="308"/>
+      <c r="N147" s="308"/>
+      <c r="O147" s="308"/>
+      <c r="P147" s="308"/>
+      <c r="Q147" s="308"/>
+      <c r="R147" s="308"/>
+      <c r="S147" s="308"/>
+      <c r="T147" s="308"/>
+      <c r="U147" s="308"/>
+      <c r="V147" s="308"/>
+      <c r="W147" s="308"/>
+      <c r="X147" s="308"/>
+      <c r="Y147" s="308"/>
+      <c r="Z147" s="308"/>
+      <c r="AA147" s="308"/>
+      <c r="AB147" s="308"/>
+      <c r="AC147" s="309"/>
+    </row>
+    <row r="148" spans="2:29" x14ac:dyDescent="0.45">
+      <c r="B148" s="310"/>
+      <c r="C148" s="311"/>
+      <c r="D148" s="311"/>
+      <c r="E148" s="311"/>
+      <c r="F148" s="311"/>
+      <c r="G148" s="311"/>
+      <c r="H148" s="311"/>
+      <c r="I148" s="311"/>
+      <c r="J148" s="311"/>
+      <c r="K148" s="311"/>
+      <c r="L148" s="311"/>
+      <c r="M148" s="311"/>
+      <c r="N148" s="311"/>
+      <c r="O148" s="311"/>
+      <c r="P148" s="311"/>
+      <c r="Q148" s="311"/>
+      <c r="R148" s="311"/>
+      <c r="S148" s="311"/>
+      <c r="T148" s="311"/>
+      <c r="U148" s="311"/>
+      <c r="V148" s="311"/>
+      <c r="W148" s="311"/>
+      <c r="X148" s="311"/>
+      <c r="Y148" s="311"/>
+      <c r="Z148" s="311"/>
+      <c r="AA148" s="311"/>
+      <c r="AB148" s="311"/>
+      <c r="AC148" s="312"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
-[...16 lines deleted...]
-    <mergeCell ref="AB47:AC47"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="8XfhzmcSrLijLES8yF9wWqgb0Hkq3FKOSEN7bMHI8ilCc1PpkF0hBhoCX2LzsgHMysjCORoa/AFD3ggPEm+eqQ==" saltValue="XlzaZPTeSBpH7nDaRbrnng==" spinCount="100000" sheet="1" objects="1" selectLockedCells="1" selectUnlockedCells="1"/>
+  <mergeCells count="259">
     <mergeCell ref="AB1:AD1"/>
-    <mergeCell ref="K88:T88"/>
-[...139 lines deleted...]
-    <mergeCell ref="K14:AC14"/>
+    <mergeCell ref="B2:M3"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="B9:B16"/>
+    <mergeCell ref="C9:C11"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="F9:AC9"/>
+    <mergeCell ref="D10:AC11"/>
     <mergeCell ref="C12:C13"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="H12:I12"/>
     <mergeCell ref="J12:AC12"/>
     <mergeCell ref="D13:AC13"/>
     <mergeCell ref="C14:C16"/>
     <mergeCell ref="D14:G16"/>
     <mergeCell ref="H14:H16"/>
     <mergeCell ref="I14:J14"/>
-    <mergeCell ref="B29:D29"/>
-[...7 lines deleted...]
-    <mergeCell ref="J30:Q30"/>
+    <mergeCell ref="K14:AC14"/>
+    <mergeCell ref="I15:AC16"/>
+    <mergeCell ref="B36:E36"/>
+    <mergeCell ref="F36:G36"/>
+    <mergeCell ref="N36:O36"/>
+    <mergeCell ref="P36:T36"/>
+    <mergeCell ref="U36:V36"/>
+    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="F37:G37"/>
+    <mergeCell ref="AB19:AC19"/>
+    <mergeCell ref="AC20:AC21"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B32:AC33"/>
+    <mergeCell ref="B34:E35"/>
+    <mergeCell ref="K34:M34"/>
+    <mergeCell ref="F35:J35"/>
+    <mergeCell ref="K35:M35"/>
+    <mergeCell ref="B38:E39"/>
+    <mergeCell ref="K38:M38"/>
+    <mergeCell ref="F39:J39"/>
+    <mergeCell ref="K39:M39"/>
+    <mergeCell ref="B40:E40"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="N40:O40"/>
+    <mergeCell ref="P40:T40"/>
+    <mergeCell ref="U40:V40"/>
+    <mergeCell ref="B46:E46"/>
+    <mergeCell ref="F46:G46"/>
+    <mergeCell ref="N46:O46"/>
+    <mergeCell ref="P46:T46"/>
+    <mergeCell ref="U46:V46"/>
+    <mergeCell ref="B47:E49"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="F41:G41"/>
+    <mergeCell ref="B44:E45"/>
+    <mergeCell ref="K44:M44"/>
+    <mergeCell ref="F45:J45"/>
+    <mergeCell ref="K45:M45"/>
+    <mergeCell ref="B53:D53"/>
+    <mergeCell ref="E53:G53"/>
+    <mergeCell ref="H53:Q53"/>
+    <mergeCell ref="R53:T53"/>
+    <mergeCell ref="U53:AB53"/>
+    <mergeCell ref="E54:G56"/>
+    <mergeCell ref="H54:I54"/>
+    <mergeCell ref="J54:Q54"/>
+    <mergeCell ref="R54:T56"/>
+    <mergeCell ref="Z54:AB54"/>
+    <mergeCell ref="AC54:AC56"/>
+    <mergeCell ref="H55:Q56"/>
+    <mergeCell ref="Z55:AB55"/>
+    <mergeCell ref="V56:AB56"/>
+    <mergeCell ref="B57:D59"/>
+    <mergeCell ref="E57:G59"/>
+    <mergeCell ref="H57:I57"/>
+    <mergeCell ref="J57:Q57"/>
+    <mergeCell ref="R57:T59"/>
+    <mergeCell ref="B54:D55"/>
+    <mergeCell ref="C56:D56"/>
+    <mergeCell ref="AC60:AC62"/>
+    <mergeCell ref="H61:Q62"/>
+    <mergeCell ref="V62:AB62"/>
+    <mergeCell ref="B66:D67"/>
+    <mergeCell ref="F66:AC66"/>
+    <mergeCell ref="F67:AC67"/>
+    <mergeCell ref="AC57:AC59"/>
+    <mergeCell ref="H58:Q59"/>
+    <mergeCell ref="V59:AB59"/>
+    <mergeCell ref="B60:D62"/>
+    <mergeCell ref="E60:G62"/>
+    <mergeCell ref="H60:I60"/>
+    <mergeCell ref="J60:Q60"/>
+    <mergeCell ref="R60:T62"/>
+    <mergeCell ref="T70:V70"/>
+    <mergeCell ref="AB70:AC70"/>
+    <mergeCell ref="E71:H71"/>
+    <mergeCell ref="I71:O72"/>
+    <mergeCell ref="P71:V72"/>
+    <mergeCell ref="AB71:AC71"/>
+    <mergeCell ref="E72:H72"/>
+    <mergeCell ref="X72:AC72"/>
+    <mergeCell ref="B68:D72"/>
+    <mergeCell ref="E68:H68"/>
+    <mergeCell ref="I68:AC68"/>
+    <mergeCell ref="E69:H69"/>
+    <mergeCell ref="I69:O69"/>
+    <mergeCell ref="W69:AC69"/>
+    <mergeCell ref="E70:H70"/>
+    <mergeCell ref="I70:J70"/>
+    <mergeCell ref="K70:O70"/>
+    <mergeCell ref="Q70:R70"/>
+    <mergeCell ref="S79:T79"/>
+    <mergeCell ref="I79:R79"/>
+    <mergeCell ref="U79:AC79"/>
+    <mergeCell ref="F80:H81"/>
+    <mergeCell ref="I80:J80"/>
+    <mergeCell ref="S80:T80"/>
+    <mergeCell ref="I81:J81"/>
+    <mergeCell ref="B74:D86"/>
+    <mergeCell ref="E74:H74"/>
+    <mergeCell ref="E75:H75"/>
+    <mergeCell ref="F76:AC76"/>
+    <mergeCell ref="F77:H78"/>
+    <mergeCell ref="I77:J77"/>
+    <mergeCell ref="I78:J78"/>
+    <mergeCell ref="K78:AB78"/>
+    <mergeCell ref="F79:H79"/>
+    <mergeCell ref="K77:AB77"/>
+    <mergeCell ref="B91:D91"/>
+    <mergeCell ref="E91:G91"/>
+    <mergeCell ref="H91:J91"/>
+    <mergeCell ref="K91:L91"/>
+    <mergeCell ref="B94:C94"/>
+    <mergeCell ref="D94:G94"/>
+    <mergeCell ref="H94:K94"/>
+    <mergeCell ref="L94:O94"/>
+    <mergeCell ref="B89:D89"/>
+    <mergeCell ref="E89:G89"/>
+    <mergeCell ref="H89:J89"/>
+    <mergeCell ref="K89:L89"/>
+    <mergeCell ref="B90:D90"/>
+    <mergeCell ref="E90:G90"/>
+    <mergeCell ref="H90:J90"/>
+    <mergeCell ref="K90:L90"/>
+    <mergeCell ref="B99:D99"/>
+    <mergeCell ref="B103:AC103"/>
+    <mergeCell ref="B104:AC104"/>
+    <mergeCell ref="B105:AC105"/>
+    <mergeCell ref="B107:C108"/>
+    <mergeCell ref="D107:AC108"/>
+    <mergeCell ref="B95:C95"/>
+    <mergeCell ref="D95:G95"/>
+    <mergeCell ref="H95:K95"/>
+    <mergeCell ref="L95:N95"/>
+    <mergeCell ref="B98:D98"/>
+    <mergeCell ref="V114:AC114"/>
+    <mergeCell ref="B112:B113"/>
+    <mergeCell ref="C112:G113"/>
+    <mergeCell ref="H112:I114"/>
+    <mergeCell ref="J112:J113"/>
+    <mergeCell ref="N112:O112"/>
+    <mergeCell ref="P112:Q112"/>
+    <mergeCell ref="B109:C110"/>
+    <mergeCell ref="D109:AC110"/>
+    <mergeCell ref="B111:G111"/>
+    <mergeCell ref="H111:I111"/>
+    <mergeCell ref="J111:T111"/>
+    <mergeCell ref="U111:AC111"/>
+    <mergeCell ref="B118:B119"/>
+    <mergeCell ref="C118:G119"/>
+    <mergeCell ref="H118:I120"/>
+    <mergeCell ref="J118:J119"/>
+    <mergeCell ref="N118:O118"/>
+    <mergeCell ref="P118:Q118"/>
+    <mergeCell ref="R115:T115"/>
+    <mergeCell ref="U115:U116"/>
+    <mergeCell ref="V115:AC116"/>
+    <mergeCell ref="C117:G117"/>
+    <mergeCell ref="K117:T117"/>
+    <mergeCell ref="V117:AC117"/>
+    <mergeCell ref="K116:T116"/>
+    <mergeCell ref="B115:B116"/>
+    <mergeCell ref="C115:G116"/>
+    <mergeCell ref="H115:I117"/>
+    <mergeCell ref="J115:J116"/>
+    <mergeCell ref="N115:O115"/>
+    <mergeCell ref="P115:Q115"/>
+    <mergeCell ref="B146:AC148"/>
+    <mergeCell ref="B136:AA136"/>
+    <mergeCell ref="AB136:AC136"/>
+    <mergeCell ref="C137:AA137"/>
+    <mergeCell ref="AB137:AC137"/>
+    <mergeCell ref="P138:AA140"/>
+    <mergeCell ref="AB138:AC138"/>
+    <mergeCell ref="AB139:AC139"/>
+    <mergeCell ref="AB140:AC140"/>
+    <mergeCell ref="AK9:BD12"/>
+    <mergeCell ref="AK53:BD62"/>
+    <mergeCell ref="AK66:BD72"/>
+    <mergeCell ref="AK94:BD95"/>
+    <mergeCell ref="AK28:BD46"/>
+    <mergeCell ref="B142:AA142"/>
+    <mergeCell ref="AB142:AC142"/>
+    <mergeCell ref="C143:O143"/>
+    <mergeCell ref="P143:AA143"/>
+    <mergeCell ref="AB143:AC143"/>
+    <mergeCell ref="B129:H129"/>
+    <mergeCell ref="J129:M129"/>
+    <mergeCell ref="O129:Q129"/>
+    <mergeCell ref="S129:V129"/>
+    <mergeCell ref="B130:H130"/>
+    <mergeCell ref="I130:J130"/>
+    <mergeCell ref="K130:R130"/>
+    <mergeCell ref="S130:T130"/>
+    <mergeCell ref="U130:AC130"/>
+    <mergeCell ref="R124:T124"/>
+    <mergeCell ref="U124:U125"/>
+    <mergeCell ref="V124:AC125"/>
+    <mergeCell ref="K125:T125"/>
+    <mergeCell ref="V123:AC123"/>
+    <mergeCell ref="B124:B125"/>
+    <mergeCell ref="C124:G125"/>
+    <mergeCell ref="H124:I126"/>
+    <mergeCell ref="J124:J125"/>
+    <mergeCell ref="N124:O124"/>
+    <mergeCell ref="P124:Q124"/>
+    <mergeCell ref="R121:T121"/>
+    <mergeCell ref="U121:U122"/>
+    <mergeCell ref="V121:AC122"/>
+    <mergeCell ref="K122:T122"/>
+    <mergeCell ref="C123:G123"/>
+    <mergeCell ref="K123:T123"/>
+    <mergeCell ref="B121:B122"/>
+    <mergeCell ref="C121:G122"/>
+    <mergeCell ref="H121:I123"/>
+    <mergeCell ref="J121:J122"/>
+    <mergeCell ref="N121:O121"/>
+    <mergeCell ref="P121:Q121"/>
+    <mergeCell ref="AK74:BD85"/>
+    <mergeCell ref="F82:H84"/>
+    <mergeCell ref="E76:E84"/>
+    <mergeCell ref="AK98:BD100"/>
+    <mergeCell ref="AK103:BD120"/>
+    <mergeCell ref="AK129:BD131"/>
+    <mergeCell ref="AK88:BD91"/>
+    <mergeCell ref="AK136:BD140"/>
+    <mergeCell ref="C126:G126"/>
+    <mergeCell ref="K126:T126"/>
+    <mergeCell ref="V126:AC126"/>
+    <mergeCell ref="R118:T118"/>
+    <mergeCell ref="U118:U119"/>
+    <mergeCell ref="V118:AC119"/>
+    <mergeCell ref="K119:T119"/>
+    <mergeCell ref="C120:G120"/>
+    <mergeCell ref="K120:T120"/>
+    <mergeCell ref="V120:AC120"/>
+    <mergeCell ref="R112:T112"/>
+    <mergeCell ref="U112:U113"/>
+    <mergeCell ref="V112:AC113"/>
+    <mergeCell ref="K113:T113"/>
+    <mergeCell ref="C114:G114"/>
+    <mergeCell ref="K114:T114"/>
+  </mergeCells>
+  <phoneticPr fontId="2"/>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I129 D95:K95 N129 R129 AC54:AC62 E7 B56 E66:E67 AB143:AB144 AC22:AC24 AC20 J7 O7 AB137:AB140" xr:uid="{C2A7848C-B892-48BC-B48E-80CEFD1E099F}">
+      <formula1>"✔"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <hyperlinks>
+    <hyperlink ref="V59" r:id="rId1" xr:uid="{4226B3A6-5108-4FBA-895B-79672AA355F9}"/>
+    <hyperlink ref="V62" r:id="rId2" display="ninsyo@XXX.co.jp" xr:uid="{C0D9746D-CA45-4BEF-80BA-4A5C76BE4076}"/>
+    <hyperlink ref="K81" r:id="rId3" display="ninsyo@XXX.co.jp" xr:uid="{B43AF881-8B8A-4C8B-B3FB-8FBC33CC15AC}"/>
+  </hyperlinks>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.35433070866141736" bottom="0.35433070866141736" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="44" fitToHeight="0" orientation="portrait" r:id="rId4"/>
+  <headerFooter>
+    <oddFooter>&amp;R&amp;"-,太字"&amp;9TYOS-SL123 TSC審査申込書 (20260601)</oddFooter>
+  </headerFooter>
+  <rowBreaks count="3" manualBreakCount="3">
+    <brk id="51" max="58" man="1"/>
+    <brk id="96" max="58" man="1"/>
+    <brk id="132" max="58" man="1"/>
+  </rowBreaks>
+  <drawing r:id="rId5"/>
+  <legacyDrawing r:id="rId6"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x14">
+      <controls>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="9217" r:id="rId7" name="Check Box 1">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>5</xdr:col>
+                    <xdr:colOff>30480</xdr:colOff>
+                    <xdr:row>45</xdr:row>
+                    <xdr:rowOff>220980</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>5</xdr:col>
+                    <xdr:colOff>243840</xdr:colOff>
+                    <xdr:row>47</xdr:row>
+                    <xdr:rowOff>22860</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="9218" r:id="rId8" name="Check Box 2">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>30480</xdr:colOff>
+                    <xdr:row>45</xdr:row>
+                    <xdr:rowOff>220980</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>243840</xdr:colOff>
+                    <xdr:row>47</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="9219" r:id="rId9" name="Check Box 3">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>5</xdr:col>
+                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:row>27</xdr:row>
+                    <xdr:rowOff>175260</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>5</xdr:col>
+                    <xdr:colOff>228600</xdr:colOff>
+                    <xdr:row>29</xdr:row>
+                    <xdr:rowOff>7620</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="9220" r:id="rId10" name="Check Box 4">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>175260</xdr:colOff>
+                    <xdr:row>27</xdr:row>
+                    <xdr:rowOff>175260</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>10</xdr:col>
+                    <xdr:colOff>129540</xdr:colOff>
+                    <xdr:row>29</xdr:row>
+                    <xdr:rowOff>7620</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="9221" r:id="rId11" name="Check Box 5">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>8</xdr:col>
+                    <xdr:colOff>198120</xdr:colOff>
+                    <xdr:row>72</xdr:row>
+                    <xdr:rowOff>213360</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>213360</xdr:colOff>
+                    <xdr:row>74</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="9222" r:id="rId12" name="Check Box 6">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>14</xdr:col>
+                    <xdr:colOff>175260</xdr:colOff>
+                    <xdr:row>72</xdr:row>
+                    <xdr:rowOff>228600</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>15</xdr:col>
+                    <xdr:colOff>198120</xdr:colOff>
+                    <xdr:row>74</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="9223" r:id="rId13" name="Check Box 7">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>14</xdr:col>
+                    <xdr:colOff>175260</xdr:colOff>
+                    <xdr:row>74</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>15</xdr:col>
+                    <xdr:colOff>213360</xdr:colOff>
+                    <xdr:row>75</xdr:row>
+                    <xdr:rowOff>22860</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="9224" r:id="rId14" name="Check Box 8">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>19</xdr:col>
+                    <xdr:colOff>205740</xdr:colOff>
+                    <xdr:row>72</xdr:row>
+                    <xdr:rowOff>205740</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>20</xdr:col>
+                    <xdr:colOff>243840</xdr:colOff>
+                    <xdr:row>74</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="9225" r:id="rId15" name="Check Box 9">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>8</xdr:col>
+                    <xdr:colOff>190500</xdr:colOff>
+                    <xdr:row>73</xdr:row>
+                    <xdr:rowOff>220980</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>213360</xdr:colOff>
+                    <xdr:row>75</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="9226" r:id="rId16" name="Check Box 10">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>5</xdr:col>
+                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:row>84</xdr:row>
+                    <xdr:rowOff>228600</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>6</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>86</xdr:row>
+                    <xdr:rowOff>22860</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="9228" r:id="rId17" name="Check Box 12">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>8</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>80</xdr:row>
+                    <xdr:rowOff>228600</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>8</xdr:col>
+                    <xdr:colOff>243840</xdr:colOff>
+                    <xdr:row>81</xdr:row>
+                    <xdr:rowOff>220980</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="9229" r:id="rId18" name="Check Box 13">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>14</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>80</xdr:row>
+                    <xdr:rowOff>228600</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>14</xdr:col>
+                    <xdr:colOff>243840</xdr:colOff>
+                    <xdr:row>81</xdr:row>
+                    <xdr:rowOff>220980</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+      </controls>
+    </mc:Choice>
+  </mc:AlternateContent>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{798C48CF-AEBD-4BB7-8A24-ED4F3224488C}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:AP148"/>
+  <sheetViews>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="106" zoomScaleNormal="106" zoomScaleSheetLayoutView="91" zoomScalePageLayoutView="112" workbookViewId="0">
+      <selection activeCell="B146" sqref="B146:AC148"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
+  <cols>
+    <col min="1" max="60" width="3.5" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:33" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="54"/>
+      <c r="AB1" s="579">
+        <v>20260602</v>
+      </c>
+      <c r="AC1" s="580"/>
+      <c r="AD1" s="580"/>
+    </row>
+    <row r="2" spans="2:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B2" s="581" t="s">
+        <v>158</v>
+      </c>
+      <c r="C2" s="582"/>
+      <c r="D2" s="582"/>
+      <c r="E2" s="582"/>
+      <c r="F2" s="582"/>
+      <c r="G2" s="582"/>
+      <c r="H2" s="582"/>
+      <c r="I2" s="582"/>
+      <c r="J2" s="582"/>
+      <c r="K2" s="582"/>
+      <c r="L2" s="582"/>
+      <c r="M2" s="583"/>
+    </row>
+    <row r="3" spans="2:33" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B3" s="584"/>
+      <c r="C3" s="585"/>
+      <c r="D3" s="585"/>
+      <c r="E3" s="585"/>
+      <c r="F3" s="585"/>
+      <c r="G3" s="585"/>
+      <c r="H3" s="585"/>
+      <c r="I3" s="585"/>
+      <c r="J3" s="585"/>
+      <c r="K3" s="585"/>
+      <c r="L3" s="585"/>
+      <c r="M3" s="586"/>
+    </row>
+    <row r="4" spans="2:33" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B4" s="53" t="s">
+        <v>148</v>
+      </c>
+      <c r="X4" s="46"/>
+    </row>
+    <row r="5" spans="2:33" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B5" s="53"/>
+      <c r="U5" s="51"/>
+      <c r="V5" s="52" t="s">
+        <v>129</v>
+      </c>
+      <c r="W5" s="587"/>
+      <c r="X5" s="587"/>
+      <c r="Y5" s="51" t="s">
+        <v>51</v>
+      </c>
+      <c r="Z5" s="66"/>
+      <c r="AA5" s="51" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB5" s="66"/>
+      <c r="AC5" s="51" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="6" spans="2:33" x14ac:dyDescent="0.45">
+      <c r="B6" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="C6" s="49" t="s">
+        <v>125</v>
+      </c>
+      <c r="AG6" s="49"/>
+    </row>
+    <row r="7" spans="2:33" x14ac:dyDescent="0.45">
+      <c r="D7" s="48" t="s">
+        <v>124</v>
+      </c>
+      <c r="E7" s="67"/>
+      <c r="F7" s="46" t="s">
+        <v>153</v>
+      </c>
+      <c r="I7" s="65"/>
+      <c r="J7" s="67"/>
+      <c r="K7" s="46" t="s">
+        <v>157</v>
+      </c>
+      <c r="O7" s="67"/>
+      <c r="P7" s="46" t="s">
+        <v>154</v>
+      </c>
+      <c r="S7" s="46"/>
+      <c r="Y7" s="44"/>
+    </row>
+    <row r="8" spans="2:33" x14ac:dyDescent="0.45">
+      <c r="D8" s="48"/>
+      <c r="F8" s="46"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="46"/>
+      <c r="N8" s="47"/>
+      <c r="O8" s="46"/>
+      <c r="S8" s="45"/>
+      <c r="T8" s="46"/>
+      <c r="X8" s="47"/>
+      <c r="Y8" s="46"/>
+    </row>
+    <row r="9" spans="2:33" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B9" s="588" t="s">
+        <v>123</v>
+      </c>
+      <c r="C9" s="588" t="s">
+        <v>122</v>
+      </c>
+      <c r="D9" s="465" t="s">
+        <v>80</v>
+      </c>
+      <c r="E9" s="466"/>
+      <c r="F9" s="632"/>
+      <c r="G9" s="632"/>
+      <c r="H9" s="632"/>
+      <c r="I9" s="632"/>
+      <c r="J9" s="632"/>
+      <c r="K9" s="632"/>
+      <c r="L9" s="632"/>
+      <c r="M9" s="632"/>
+      <c r="N9" s="632"/>
+      <c r="O9" s="632"/>
+      <c r="P9" s="632"/>
+      <c r="Q9" s="632"/>
+      <c r="R9" s="632"/>
+      <c r="S9" s="632"/>
+      <c r="T9" s="632"/>
+      <c r="U9" s="632"/>
+      <c r="V9" s="632"/>
+      <c r="W9" s="632"/>
+      <c r="X9" s="632"/>
+      <c r="Y9" s="632"/>
+      <c r="Z9" s="632"/>
+      <c r="AA9" s="632"/>
+      <c r="AB9" s="632"/>
+      <c r="AC9" s="633"/>
+    </row>
+    <row r="10" spans="2:33" x14ac:dyDescent="0.45">
+      <c r="B10" s="589"/>
+      <c r="C10" s="589"/>
+      <c r="D10" s="634"/>
+      <c r="E10" s="635"/>
+      <c r="F10" s="635"/>
+      <c r="G10" s="635"/>
+      <c r="H10" s="635"/>
+      <c r="I10" s="635"/>
+      <c r="J10" s="635"/>
+      <c r="K10" s="635"/>
+      <c r="L10" s="635"/>
+      <c r="M10" s="635"/>
+      <c r="N10" s="635"/>
+      <c r="O10" s="635"/>
+      <c r="P10" s="635"/>
+      <c r="Q10" s="635"/>
+      <c r="R10" s="635"/>
+      <c r="S10" s="635"/>
+      <c r="T10" s="635"/>
+      <c r="U10" s="635"/>
+      <c r="V10" s="635"/>
+      <c r="W10" s="635"/>
+      <c r="X10" s="635"/>
+      <c r="Y10" s="635"/>
+      <c r="Z10" s="635"/>
+      <c r="AA10" s="635"/>
+      <c r="AB10" s="635"/>
+      <c r="AC10" s="636"/>
+    </row>
+    <row r="11" spans="2:33" x14ac:dyDescent="0.45">
+      <c r="B11" s="589"/>
+      <c r="C11" s="590"/>
+      <c r="D11" s="637"/>
+      <c r="E11" s="638"/>
+      <c r="F11" s="638"/>
+      <c r="G11" s="638"/>
+      <c r="H11" s="638"/>
+      <c r="I11" s="638"/>
+      <c r="J11" s="638"/>
+      <c r="K11" s="638"/>
+      <c r="L11" s="638"/>
+      <c r="M11" s="638"/>
+      <c r="N11" s="638"/>
+      <c r="O11" s="638"/>
+      <c r="P11" s="638"/>
+      <c r="Q11" s="638"/>
+      <c r="R11" s="638"/>
+      <c r="S11" s="638"/>
+      <c r="T11" s="638"/>
+      <c r="U11" s="638"/>
+      <c r="V11" s="638"/>
+      <c r="W11" s="638"/>
+      <c r="X11" s="638"/>
+      <c r="Y11" s="638"/>
+      <c r="Z11" s="638"/>
+      <c r="AA11" s="638"/>
+      <c r="AB11" s="638"/>
+      <c r="AC11" s="639"/>
+    </row>
+    <row r="12" spans="2:33" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B12" s="589"/>
+      <c r="C12" s="588" t="s">
+        <v>82</v>
+      </c>
+      <c r="D12" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="E12" s="640"/>
+      <c r="F12" s="641"/>
+      <c r="G12" s="23" t="s">
+        <v>30</v>
+      </c>
+      <c r="H12" s="640"/>
+      <c r="I12" s="641"/>
+      <c r="J12" s="276"/>
+      <c r="K12" s="277"/>
+      <c r="L12" s="277"/>
+      <c r="M12" s="277"/>
+      <c r="N12" s="277"/>
+      <c r="O12" s="277"/>
+      <c r="P12" s="277"/>
+      <c r="Q12" s="277"/>
+      <c r="R12" s="277"/>
+      <c r="S12" s="277"/>
+      <c r="T12" s="277"/>
+      <c r="U12" s="277"/>
+      <c r="V12" s="277"/>
+      <c r="W12" s="277"/>
+      <c r="X12" s="277"/>
+      <c r="Y12" s="277"/>
+      <c r="Z12" s="277"/>
+      <c r="AA12" s="277"/>
+      <c r="AB12" s="277"/>
+      <c r="AC12" s="601"/>
+    </row>
+    <row r="13" spans="2:33" ht="36.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B13" s="589"/>
+      <c r="C13" s="590"/>
+      <c r="D13" s="642"/>
+      <c r="E13" s="643"/>
+      <c r="F13" s="643"/>
+      <c r="G13" s="643"/>
+      <c r="H13" s="643"/>
+      <c r="I13" s="643"/>
+      <c r="J13" s="643"/>
+      <c r="K13" s="643"/>
+      <c r="L13" s="643"/>
+      <c r="M13" s="643"/>
+      <c r="N13" s="643"/>
+      <c r="O13" s="643"/>
+      <c r="P13" s="643"/>
+      <c r="Q13" s="643"/>
+      <c r="R13" s="643"/>
+      <c r="S13" s="643"/>
+      <c r="T13" s="643"/>
+      <c r="U13" s="643"/>
+      <c r="V13" s="643"/>
+      <c r="W13" s="643"/>
+      <c r="X13" s="643"/>
+      <c r="Y13" s="643"/>
+      <c r="Z13" s="643"/>
+      <c r="AA13" s="643"/>
+      <c r="AB13" s="643"/>
+      <c r="AC13" s="644"/>
+    </row>
+    <row r="14" spans="2:33" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B14" s="589"/>
+      <c r="C14" s="605" t="s">
+        <v>117</v>
+      </c>
+      <c r="D14" s="645"/>
+      <c r="E14" s="646"/>
+      <c r="F14" s="646"/>
+      <c r="G14" s="647"/>
+      <c r="H14" s="605" t="s">
+        <v>115</v>
+      </c>
+      <c r="I14" s="465" t="s">
+        <v>80</v>
+      </c>
+      <c r="J14" s="466"/>
+      <c r="K14" s="278"/>
+      <c r="L14" s="278"/>
+      <c r="M14" s="278"/>
+      <c r="N14" s="278"/>
+      <c r="O14" s="278"/>
+      <c r="P14" s="278"/>
+      <c r="Q14" s="278"/>
+      <c r="R14" s="278"/>
+      <c r="S14" s="278"/>
+      <c r="T14" s="278"/>
+      <c r="U14" s="278"/>
+      <c r="V14" s="278"/>
+      <c r="W14" s="278"/>
+      <c r="X14" s="278"/>
+      <c r="Y14" s="278"/>
+      <c r="Z14" s="278"/>
+      <c r="AA14" s="278"/>
+      <c r="AB14" s="278"/>
+      <c r="AC14" s="279"/>
+    </row>
+    <row r="15" spans="2:33" ht="53.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B15" s="589"/>
+      <c r="C15" s="606"/>
+      <c r="D15" s="648"/>
+      <c r="E15" s="649"/>
+      <c r="F15" s="649"/>
+      <c r="G15" s="650"/>
+      <c r="H15" s="606"/>
+      <c r="I15" s="654"/>
+      <c r="J15" s="655"/>
+      <c r="K15" s="655"/>
+      <c r="L15" s="655"/>
+      <c r="M15" s="655"/>
+      <c r="N15" s="655"/>
+      <c r="O15" s="655"/>
+      <c r="P15" s="655"/>
+      <c r="Q15" s="655"/>
+      <c r="R15" s="655"/>
+      <c r="S15" s="655"/>
+      <c r="T15" s="655"/>
+      <c r="U15" s="655"/>
+      <c r="V15" s="655"/>
+      <c r="W15" s="655"/>
+      <c r="X15" s="655"/>
+      <c r="Y15" s="655"/>
+      <c r="Z15" s="655"/>
+      <c r="AA15" s="655"/>
+      <c r="AB15" s="655"/>
+      <c r="AC15" s="656"/>
+    </row>
+    <row r="16" spans="2:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B16" s="590"/>
+      <c r="C16" s="607"/>
+      <c r="D16" s="651"/>
+      <c r="E16" s="652"/>
+      <c r="F16" s="652"/>
+      <c r="G16" s="653"/>
+      <c r="H16" s="607"/>
+      <c r="I16" s="542"/>
+      <c r="J16" s="543"/>
+      <c r="K16" s="543"/>
+      <c r="L16" s="543"/>
+      <c r="M16" s="543"/>
+      <c r="N16" s="543"/>
+      <c r="O16" s="543"/>
+      <c r="P16" s="543"/>
+      <c r="Q16" s="543"/>
+      <c r="R16" s="543"/>
+      <c r="S16" s="543"/>
+      <c r="T16" s="543"/>
+      <c r="U16" s="543"/>
+      <c r="V16" s="543"/>
+      <c r="W16" s="543"/>
+      <c r="X16" s="543"/>
+      <c r="Y16" s="543"/>
+      <c r="Z16" s="543"/>
+      <c r="AA16" s="543"/>
+      <c r="AB16" s="543"/>
+      <c r="AC16" s="544"/>
+    </row>
+    <row r="17" spans="1:42" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="18" spans="1:42" ht="7.2" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="19" spans="1:42" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B19" s="42" t="s">
+        <v>196</v>
+      </c>
+      <c r="C19" s="41"/>
+      <c r="D19" s="35"/>
+      <c r="E19" s="35"/>
+      <c r="F19" s="35"/>
+      <c r="G19" s="35"/>
+      <c r="H19" s="35"/>
+      <c r="I19" s="35"/>
+      <c r="J19" s="35"/>
+      <c r="K19" s="35"/>
+      <c r="L19" s="35"/>
+      <c r="M19" s="35"/>
+      <c r="N19" s="35"/>
+      <c r="O19" s="35"/>
+      <c r="P19" s="35"/>
+      <c r="Q19" s="35"/>
+      <c r="R19" s="35"/>
+      <c r="S19" s="35"/>
+      <c r="T19" s="35"/>
+      <c r="U19" s="35"/>
+      <c r="V19" s="35"/>
+      <c r="W19" s="35"/>
+      <c r="X19" s="35"/>
+      <c r="Y19" s="35"/>
+      <c r="Z19" s="35"/>
+      <c r="AA19" s="35"/>
+      <c r="AB19" s="571" t="s">
+        <v>112</v>
+      </c>
+      <c r="AC19" s="571"/>
+    </row>
+    <row r="20" spans="1:42" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B20" s="40">
+        <v>1</v>
+      </c>
+      <c r="C20" s="39" t="s">
+        <v>150</v>
+      </c>
+      <c r="D20" s="38"/>
+      <c r="E20" s="38"/>
+      <c r="F20" s="38"/>
+      <c r="G20" s="38"/>
+      <c r="H20" s="38"/>
+      <c r="I20" s="38"/>
+      <c r="J20" s="38"/>
+      <c r="K20" s="38"/>
+      <c r="L20" s="38"/>
+      <c r="M20" s="38"/>
+      <c r="N20" s="38"/>
+      <c r="O20" s="38"/>
+      <c r="P20" s="38"/>
+      <c r="Q20" s="38"/>
+      <c r="R20" s="38"/>
+      <c r="S20" s="38"/>
+      <c r="T20" s="38"/>
+      <c r="U20" s="38"/>
+      <c r="V20" s="38"/>
+      <c r="W20" s="38"/>
+      <c r="X20" s="38"/>
+      <c r="Y20" s="38"/>
+      <c r="Z20" s="38"/>
+      <c r="AA20" s="38"/>
+      <c r="AB20" s="38"/>
+      <c r="AC20" s="657"/>
+    </row>
+    <row r="21" spans="1:42" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B21" s="37"/>
+      <c r="C21" s="36" t="s">
+        <v>111</v>
+      </c>
+      <c r="D21" s="35"/>
+      <c r="E21" s="35"/>
+      <c r="F21" s="35"/>
+      <c r="G21" s="35"/>
+      <c r="H21" s="35"/>
+      <c r="I21" s="35"/>
+      <c r="J21" s="35"/>
+      <c r="K21" s="35"/>
+      <c r="L21" s="35"/>
+      <c r="M21" s="35"/>
+      <c r="N21" s="35"/>
+      <c r="O21" s="35"/>
+      <c r="P21" s="35"/>
+      <c r="Q21" s="35"/>
+      <c r="R21" s="35"/>
+      <c r="S21" s="35"/>
+      <c r="T21" s="35"/>
+      <c r="U21" s="35"/>
+      <c r="V21" s="35"/>
+      <c r="W21" s="35"/>
+      <c r="X21" s="35"/>
+      <c r="Y21" s="35"/>
+      <c r="Z21" s="35"/>
+      <c r="AA21" s="35"/>
+      <c r="AB21" s="35"/>
+      <c r="AC21" s="658"/>
+    </row>
+    <row r="22" spans="1:42" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B22" s="34">
+        <v>2</v>
+      </c>
+      <c r="C22" s="33" t="s">
+        <v>149</v>
+      </c>
+      <c r="D22" s="32"/>
+      <c r="E22" s="32"/>
+      <c r="F22" s="32"/>
+      <c r="G22" s="32"/>
+      <c r="H22" s="32"/>
+      <c r="I22" s="32"/>
+      <c r="J22" s="32"/>
+      <c r="K22" s="32"/>
+      <c r="L22" s="32"/>
+      <c r="M22" s="32"/>
+      <c r="N22" s="32"/>
+      <c r="O22" s="32"/>
+      <c r="P22" s="32"/>
+      <c r="Q22" s="32"/>
+      <c r="R22" s="32"/>
+      <c r="S22" s="32"/>
+      <c r="T22" s="32"/>
+      <c r="U22" s="32"/>
+      <c r="V22" s="32"/>
+      <c r="W22" s="32"/>
+      <c r="X22" s="27"/>
+      <c r="Y22" s="27"/>
+      <c r="Z22" s="27"/>
+      <c r="AA22" s="27"/>
+      <c r="AB22" s="27"/>
+      <c r="AC22" s="94"/>
+    </row>
+    <row r="23" spans="1:42" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B23" s="34">
+        <v>3</v>
+      </c>
+      <c r="C23" s="33" t="s">
+        <v>151</v>
+      </c>
+      <c r="D23" s="32"/>
+      <c r="E23" s="32"/>
+      <c r="F23" s="32"/>
+      <c r="G23" s="32"/>
+      <c r="H23" s="32"/>
+      <c r="I23" s="32"/>
+      <c r="J23" s="32"/>
+      <c r="K23" s="32"/>
+      <c r="L23" s="32"/>
+      <c r="M23" s="32"/>
+      <c r="N23" s="32"/>
+      <c r="O23" s="32"/>
+      <c r="P23" s="32"/>
+      <c r="Q23" s="32"/>
+      <c r="R23" s="32"/>
+      <c r="S23" s="32"/>
+      <c r="T23" s="32"/>
+      <c r="U23" s="32"/>
+      <c r="V23" s="32"/>
+      <c r="W23" s="32"/>
+      <c r="X23" s="27"/>
+      <c r="Y23" s="27"/>
+      <c r="Z23" s="27"/>
+      <c r="AA23" s="27"/>
+      <c r="AB23" s="27"/>
+      <c r="AC23" s="94"/>
+    </row>
+    <row r="24" spans="1:42" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B24" s="34">
+        <v>4</v>
+      </c>
+      <c r="C24" s="33" t="s">
+        <v>110</v>
+      </c>
+      <c r="D24" s="32"/>
+      <c r="E24" s="32"/>
+      <c r="F24" s="32"/>
+      <c r="G24" s="32"/>
+      <c r="H24" s="32"/>
+      <c r="I24" s="32"/>
+      <c r="J24" s="32"/>
+      <c r="K24" s="32"/>
+      <c r="L24" s="32"/>
+      <c r="M24" s="32"/>
+      <c r="N24" s="32"/>
+      <c r="O24" s="32"/>
+      <c r="P24" s="32"/>
+      <c r="Q24" s="32"/>
+      <c r="R24" s="32"/>
+      <c r="S24" s="32"/>
+      <c r="T24" s="32"/>
+      <c r="U24" s="32"/>
+      <c r="V24" s="32"/>
+      <c r="W24" s="32"/>
+      <c r="X24" s="27"/>
+      <c r="Y24" s="27"/>
+      <c r="Z24" s="27"/>
+      <c r="AA24" s="27"/>
+      <c r="AB24" s="27"/>
+      <c r="AC24" s="95"/>
+    </row>
+    <row r="25" spans="1:42" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B25" s="25" t="s">
+        <v>155</v>
+      </c>
+      <c r="C25" s="31"/>
+    </row>
+    <row r="26" spans="1:42" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="E26" s="12"/>
+    </row>
+    <row r="27" spans="1:42" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A27" s="2"/>
+      <c r="B27" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="E27" s="12"/>
+    </row>
+    <row r="28" spans="1:42" s="44" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B28" s="107" t="s">
+        <v>159</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="D28" s="5"/>
+      <c r="G28" s="108"/>
+      <c r="H28" s="4"/>
+      <c r="I28" s="109"/>
+      <c r="J28" s="109"/>
+      <c r="K28" s="109"/>
+      <c r="L28" s="109"/>
+      <c r="N28" s="109"/>
+      <c r="O28" s="109"/>
+      <c r="P28" s="109"/>
+      <c r="Q28" s="109"/>
+      <c r="R28" s="109"/>
+      <c r="S28" s="109"/>
+      <c r="U28" s="109"/>
+      <c r="V28" s="109"/>
+      <c r="W28" s="109"/>
+      <c r="X28" s="109"/>
+      <c r="Y28" s="109"/>
+      <c r="Z28" s="109"/>
+      <c r="AA28" s="109"/>
+      <c r="AB28" s="109"/>
+      <c r="AC28" s="109"/>
+      <c r="AD28" s="109"/>
+      <c r="AE28"/>
+      <c r="AF28"/>
+      <c r="AG28" s="106"/>
+      <c r="AH28" s="106"/>
+      <c r="AI28" s="106"/>
+      <c r="AJ28" s="106"/>
+      <c r="AK28" s="106"/>
+      <c r="AL28" s="106"/>
+      <c r="AM28" s="106"/>
+      <c r="AN28" s="106"/>
+      <c r="AO28" s="106"/>
+      <c r="AP28" s="106"/>
+    </row>
+    <row r="29" spans="1:42" s="44" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B29" s="574" t="s">
+        <v>161</v>
+      </c>
+      <c r="C29" s="575"/>
+      <c r="D29" s="575"/>
+      <c r="E29" s="576"/>
+      <c r="F29" s="111"/>
+      <c r="G29" s="112" t="s">
+        <v>162</v>
+      </c>
+      <c r="H29" s="112"/>
+      <c r="I29" s="112"/>
+      <c r="J29" s="112"/>
+      <c r="K29" s="113"/>
+      <c r="L29" s="112" t="s">
+        <v>163</v>
+      </c>
+      <c r="M29" s="112"/>
+      <c r="N29" s="112"/>
+      <c r="O29" s="112"/>
+      <c r="P29" s="114"/>
+      <c r="Q29" s="113"/>
+      <c r="R29" s="114"/>
+      <c r="S29" s="114"/>
+      <c r="T29" s="114"/>
+      <c r="U29" s="114"/>
+      <c r="V29" s="114"/>
+      <c r="W29" s="114"/>
+      <c r="X29" s="114"/>
+      <c r="Y29" s="114"/>
+      <c r="Z29" s="114"/>
+      <c r="AA29" s="114"/>
+      <c r="AB29" s="114"/>
+      <c r="AC29" s="171"/>
+      <c r="AD29" s="109"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29" s="106"/>
+      <c r="AH29" s="106"/>
+      <c r="AI29" s="106"/>
+      <c r="AJ29" s="106"/>
+      <c r="AK29" s="106"/>
+      <c r="AL29" s="106"/>
+      <c r="AM29" s="106"/>
+      <c r="AN29" s="106"/>
+    </row>
+    <row r="30" spans="1:42" s="44" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B30" s="110"/>
+      <c r="C30" s="108"/>
+      <c r="D30" s="108"/>
+      <c r="E30" s="108"/>
+      <c r="G30" s="108"/>
+      <c r="H30" s="4"/>
+      <c r="I30" s="109"/>
+      <c r="J30" s="109"/>
+      <c r="K30" s="109"/>
+      <c r="L30" s="109"/>
+      <c r="M30" s="109"/>
+      <c r="N30" s="109"/>
+      <c r="O30" s="109"/>
+      <c r="P30" s="109"/>
+      <c r="Q30" s="109"/>
+      <c r="R30" s="109"/>
+      <c r="S30" s="109"/>
+      <c r="T30" s="109"/>
+      <c r="U30" s="109"/>
+      <c r="V30" s="109"/>
+      <c r="W30" s="109"/>
+      <c r="X30" s="109"/>
+      <c r="Y30" s="109"/>
+      <c r="Z30" s="109"/>
+      <c r="AA30" s="109"/>
+      <c r="AB30" s="109"/>
+      <c r="AC30" s="109"/>
+      <c r="AD30" s="109"/>
+      <c r="AE30"/>
+      <c r="AF30"/>
+      <c r="AG30" s="106"/>
+      <c r="AH30" s="106"/>
+      <c r="AI30" s="106"/>
+      <c r="AJ30" s="106"/>
+      <c r="AK30" s="106"/>
+      <c r="AL30" s="106"/>
+      <c r="AM30" s="106"/>
+      <c r="AN30" s="106"/>
+      <c r="AO30" s="106"/>
+      <c r="AP30" s="106"/>
+    </row>
+    <row r="31" spans="1:42" s="44" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B31" s="107" t="s">
+        <v>164</v>
+      </c>
+      <c r="C31" s="115" t="s">
+        <v>165</v>
+      </c>
+      <c r="D31" s="115"/>
+      <c r="E31" s="115"/>
+      <c r="F31" s="115"/>
+      <c r="H31" s="115"/>
+      <c r="I31" s="115"/>
+      <c r="K31" s="9"/>
+      <c r="AE31"/>
+      <c r="AF31"/>
+      <c r="AG31" s="106"/>
+      <c r="AH31" s="106"/>
+      <c r="AI31" s="106"/>
+      <c r="AJ31" s="106"/>
+      <c r="AK31" s="106"/>
+      <c r="AL31" s="106"/>
+      <c r="AM31" s="106"/>
+      <c r="AN31" s="106"/>
+      <c r="AO31" s="106"/>
+      <c r="AP31" s="106"/>
+    </row>
+    <row r="32" spans="1:42" s="44" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B32" s="577" t="s">
+        <v>166</v>
+      </c>
+      <c r="C32" s="577"/>
+      <c r="D32" s="577"/>
+      <c r="E32" s="577"/>
+      <c r="F32" s="577"/>
+      <c r="G32" s="577"/>
+      <c r="H32" s="577"/>
+      <c r="I32" s="577"/>
+      <c r="J32" s="577"/>
+      <c r="K32" s="577"/>
+      <c r="L32" s="577"/>
+      <c r="M32" s="577"/>
+      <c r="N32" s="577"/>
+      <c r="O32" s="577"/>
+      <c r="P32" s="577"/>
+      <c r="Q32" s="577"/>
+      <c r="R32" s="577"/>
+      <c r="S32" s="577"/>
+      <c r="T32" s="577"/>
+      <c r="U32" s="577"/>
+      <c r="V32" s="577"/>
+      <c r="W32" s="577"/>
+      <c r="X32" s="577"/>
+      <c r="Y32" s="577"/>
+      <c r="Z32" s="577"/>
+      <c r="AA32" s="577"/>
+      <c r="AB32" s="577"/>
+      <c r="AC32" s="577"/>
+      <c r="AD32" s="131"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32" s="131"/>
+      <c r="AH32" s="131"/>
+      <c r="AI32" s="131"/>
+      <c r="AJ32" s="131"/>
+      <c r="AK32" s="131"/>
+      <c r="AL32" s="131"/>
+      <c r="AM32" s="131"/>
+      <c r="AN32" s="131"/>
+      <c r="AO32" s="131"/>
+      <c r="AP32" s="131"/>
+    </row>
+    <row r="33" spans="1:42" s="44" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B33" s="578"/>
+      <c r="C33" s="578"/>
+      <c r="D33" s="578"/>
+      <c r="E33" s="578"/>
+      <c r="F33" s="578"/>
+      <c r="G33" s="578"/>
+      <c r="H33" s="578"/>
+      <c r="I33" s="578"/>
+      <c r="J33" s="578"/>
+      <c r="K33" s="578"/>
+      <c r="L33" s="578"/>
+      <c r="M33" s="578"/>
+      <c r="N33" s="578"/>
+      <c r="O33" s="578"/>
+      <c r="P33" s="578"/>
+      <c r="Q33" s="578"/>
+      <c r="R33" s="578"/>
+      <c r="S33" s="578"/>
+      <c r="T33" s="578"/>
+      <c r="U33" s="578"/>
+      <c r="V33" s="578"/>
+      <c r="W33" s="578"/>
+      <c r="X33" s="578"/>
+      <c r="Y33" s="578"/>
+      <c r="Z33" s="578"/>
+      <c r="AA33" s="578"/>
+      <c r="AB33" s="578"/>
+      <c r="AC33" s="578"/>
+      <c r="AD33" s="131"/>
+      <c r="AE33"/>
+      <c r="AF33"/>
+      <c r="AG33" s="131"/>
+      <c r="AH33" s="131"/>
+      <c r="AI33" s="131"/>
+      <c r="AJ33" s="131"/>
+      <c r="AK33" s="131"/>
+      <c r="AL33" s="131"/>
+      <c r="AM33" s="131"/>
+      <c r="AN33" s="131"/>
+      <c r="AO33" s="131"/>
+      <c r="AP33" s="131"/>
+    </row>
+    <row r="34" spans="1:42" s="44" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B34" s="555" t="s">
+        <v>167</v>
+      </c>
+      <c r="C34" s="556"/>
+      <c r="D34" s="556"/>
+      <c r="E34" s="557"/>
+      <c r="F34" s="116" t="s">
+        <v>168</v>
+      </c>
+      <c r="H34" s="117"/>
+      <c r="I34" s="118"/>
+      <c r="J34" s="119"/>
+      <c r="K34" s="564" t="s">
+        <v>169</v>
+      </c>
+      <c r="L34" s="565"/>
+      <c r="M34" s="565"/>
+      <c r="N34" s="664"/>
+      <c r="O34" s="664"/>
+      <c r="P34" s="664"/>
+      <c r="Q34" s="664"/>
+      <c r="R34" s="664"/>
+      <c r="S34" s="664"/>
+      <c r="T34" s="664"/>
+      <c r="U34" s="664"/>
+      <c r="V34" s="664"/>
+      <c r="W34" s="664"/>
+      <c r="X34" s="664"/>
+      <c r="Y34" s="664"/>
+      <c r="Z34" s="664"/>
+      <c r="AA34" s="664"/>
+      <c r="AB34" s="664"/>
+      <c r="AC34" s="665"/>
+      <c r="AD34" s="123"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34" s="123"/>
+      <c r="AH34" s="123"/>
+      <c r="AI34" s="123"/>
+      <c r="AJ34" s="123"/>
+      <c r="AK34" s="123"/>
+      <c r="AL34" s="123"/>
+      <c r="AM34" s="123"/>
+      <c r="AN34" s="123"/>
+      <c r="AO34" s="123"/>
+      <c r="AP34" s="123"/>
+    </row>
+    <row r="35" spans="1:42" s="44" customFormat="1" ht="23.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B35" s="561"/>
+      <c r="C35" s="562"/>
+      <c r="D35" s="562"/>
+      <c r="E35" s="563"/>
+      <c r="F35" s="659"/>
+      <c r="G35" s="660"/>
+      <c r="H35" s="660"/>
+      <c r="I35" s="660"/>
+      <c r="J35" s="661"/>
+      <c r="K35" s="569" t="s">
+        <v>83</v>
+      </c>
+      <c r="L35" s="570"/>
+      <c r="M35" s="570"/>
+      <c r="N35" s="662"/>
+      <c r="O35" s="662"/>
+      <c r="P35" s="662"/>
+      <c r="Q35" s="662"/>
+      <c r="R35" s="662"/>
+      <c r="S35" s="662"/>
+      <c r="T35" s="662"/>
+      <c r="U35" s="662"/>
+      <c r="V35" s="662"/>
+      <c r="W35" s="662"/>
+      <c r="X35" s="662"/>
+      <c r="Y35" s="662"/>
+      <c r="Z35" s="662"/>
+      <c r="AA35" s="662"/>
+      <c r="AB35" s="662"/>
+      <c r="AC35" s="663"/>
+      <c r="AE35"/>
+      <c r="AF35"/>
+    </row>
+    <row r="36" spans="1:42" s="44" customFormat="1" ht="19.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B36" s="547" t="s">
+        <v>170</v>
+      </c>
+      <c r="C36" s="548"/>
+      <c r="D36" s="548"/>
+      <c r="E36" s="548"/>
+      <c r="F36" s="549" t="s">
+        <v>79</v>
+      </c>
+      <c r="G36" s="550"/>
+      <c r="H36" s="113"/>
+      <c r="I36" s="121" t="s">
+        <v>133</v>
+      </c>
+      <c r="J36" s="120"/>
+      <c r="K36" s="137" t="s">
+        <v>133</v>
+      </c>
+      <c r="L36" s="666"/>
+      <c r="M36" s="670"/>
+      <c r="N36" s="551" t="s">
+        <v>171</v>
+      </c>
+      <c r="O36" s="551"/>
+      <c r="P36" s="552"/>
+      <c r="Q36" s="552"/>
+      <c r="R36" s="552"/>
+      <c r="S36" s="552"/>
+      <c r="T36" s="553"/>
+      <c r="U36" s="554" t="s">
+        <v>77</v>
+      </c>
+      <c r="V36" s="551"/>
+      <c r="W36" s="666"/>
+      <c r="X36" s="666"/>
+      <c r="Y36" s="666"/>
+      <c r="Z36" s="666"/>
+      <c r="AA36" s="666"/>
+      <c r="AB36" s="666"/>
+      <c r="AC36" s="667"/>
+      <c r="AE36"/>
+      <c r="AF36"/>
+    </row>
+    <row r="37" spans="1:42" s="44" customFormat="1" ht="19.2" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B37" s="360" t="s">
+        <v>172</v>
+      </c>
+      <c r="C37" s="370"/>
+      <c r="D37" s="370"/>
+      <c r="E37" s="370"/>
+      <c r="F37" s="549" t="s">
+        <v>171</v>
+      </c>
+      <c r="G37" s="550"/>
+      <c r="H37" s="668"/>
+      <c r="I37" s="668"/>
+      <c r="J37" s="668"/>
+      <c r="K37" s="668"/>
+      <c r="L37" s="668"/>
+      <c r="M37" s="668"/>
+      <c r="N37" s="668"/>
+      <c r="O37" s="668"/>
+      <c r="P37" s="668"/>
+      <c r="Q37" s="668"/>
+      <c r="R37" s="668"/>
+      <c r="S37" s="668"/>
+      <c r="T37" s="668"/>
+      <c r="U37" s="668"/>
+      <c r="V37" s="668"/>
+      <c r="W37" s="668"/>
+      <c r="X37" s="668"/>
+      <c r="Y37" s="668"/>
+      <c r="Z37" s="668"/>
+      <c r="AA37" s="668"/>
+      <c r="AB37" s="668"/>
+      <c r="AC37" s="669"/>
+      <c r="AD37" s="172"/>
+    </row>
+    <row r="38" spans="1:42" s="44" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B38" s="338" t="s">
+        <v>173</v>
+      </c>
+      <c r="C38" s="487"/>
+      <c r="D38" s="487"/>
+      <c r="E38" s="339"/>
+      <c r="F38" s="116" t="s">
+        <v>168</v>
+      </c>
+      <c r="H38" s="117"/>
+      <c r="I38" s="118"/>
+      <c r="J38" s="119"/>
+      <c r="K38" s="564" t="s">
+        <v>169</v>
+      </c>
+      <c r="L38" s="565"/>
+      <c r="M38" s="565"/>
+      <c r="N38" s="664"/>
+      <c r="O38" s="664"/>
+      <c r="P38" s="664"/>
+      <c r="Q38" s="664"/>
+      <c r="R38" s="664"/>
+      <c r="S38" s="664"/>
+      <c r="T38" s="664"/>
+      <c r="U38" s="664"/>
+      <c r="V38" s="664"/>
+      <c r="W38" s="664"/>
+      <c r="X38" s="664"/>
+      <c r="Y38" s="664"/>
+      <c r="Z38" s="664"/>
+      <c r="AA38" s="664"/>
+      <c r="AB38" s="664"/>
+      <c r="AC38" s="665"/>
+      <c r="AD38" s="123"/>
+      <c r="AE38" s="123"/>
+      <c r="AF38" s="123"/>
+      <c r="AG38" s="123"/>
+      <c r="AH38" s="123"/>
+      <c r="AI38" s="123"/>
+      <c r="AJ38" s="123"/>
+      <c r="AK38" s="123"/>
+      <c r="AL38" s="123"/>
+      <c r="AM38" s="123"/>
+      <c r="AN38" s="123"/>
+      <c r="AO38" s="123"/>
+      <c r="AP38" s="123"/>
+    </row>
+    <row r="39" spans="1:42" s="44" customFormat="1" ht="23.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B39" s="340"/>
+      <c r="C39" s="490"/>
+      <c r="D39" s="490"/>
+      <c r="E39" s="341"/>
+      <c r="F39" s="659"/>
+      <c r="G39" s="660"/>
+      <c r="H39" s="660"/>
+      <c r="I39" s="660"/>
+      <c r="J39" s="661"/>
+      <c r="K39" s="569" t="s">
+        <v>83</v>
+      </c>
+      <c r="L39" s="570"/>
+      <c r="M39" s="570"/>
+      <c r="N39" s="662"/>
+      <c r="O39" s="662"/>
+      <c r="P39" s="662"/>
+      <c r="Q39" s="662"/>
+      <c r="R39" s="662"/>
+      <c r="S39" s="662"/>
+      <c r="T39" s="662"/>
+      <c r="U39" s="662"/>
+      <c r="V39" s="662"/>
+      <c r="W39" s="662"/>
+      <c r="X39" s="662"/>
+      <c r="Y39" s="662"/>
+      <c r="Z39" s="662"/>
+      <c r="AA39" s="662"/>
+      <c r="AB39" s="662"/>
+      <c r="AC39" s="663"/>
+    </row>
+    <row r="40" spans="1:42" s="44" customFormat="1" ht="19.2" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B40" s="547" t="s">
+        <v>170</v>
+      </c>
+      <c r="C40" s="548"/>
+      <c r="D40" s="548"/>
+      <c r="E40" s="548"/>
+      <c r="F40" s="549" t="s">
+        <v>79</v>
+      </c>
+      <c r="G40" s="550"/>
+      <c r="H40" s="113"/>
+      <c r="I40" s="121" t="s">
+        <v>133</v>
+      </c>
+      <c r="J40" s="120"/>
+      <c r="K40" s="137" t="s">
+        <v>133</v>
+      </c>
+      <c r="L40" s="666"/>
+      <c r="M40" s="670"/>
+      <c r="N40" s="551" t="s">
+        <v>171</v>
+      </c>
+      <c r="O40" s="551"/>
+      <c r="P40" s="552"/>
+      <c r="Q40" s="552"/>
+      <c r="R40" s="552"/>
+      <c r="S40" s="552"/>
+      <c r="T40" s="553"/>
+      <c r="U40" s="554" t="s">
+        <v>77</v>
+      </c>
+      <c r="V40" s="551"/>
+      <c r="W40" s="666"/>
+      <c r="X40" s="666"/>
+      <c r="Y40" s="666"/>
+      <c r="Z40" s="666"/>
+      <c r="AA40" s="666"/>
+      <c r="AB40" s="666"/>
+      <c r="AC40" s="667"/>
+      <c r="AF40" s="9"/>
+      <c r="AG40" s="9"/>
+      <c r="AH40" s="9"/>
+      <c r="AI40" s="123"/>
+      <c r="AJ40" s="123"/>
+      <c r="AK40" s="123"/>
+      <c r="AL40" s="123"/>
+      <c r="AM40" s="123"/>
+      <c r="AN40" s="123"/>
+      <c r="AO40" s="123"/>
+      <c r="AP40" s="123"/>
+    </row>
+    <row r="41" spans="1:42" s="44" customFormat="1" ht="19.2" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B41" s="360" t="s">
+        <v>174</v>
+      </c>
+      <c r="C41" s="370"/>
+      <c r="D41" s="370"/>
+      <c r="E41" s="370"/>
+      <c r="F41" s="549" t="s">
+        <v>171</v>
+      </c>
+      <c r="G41" s="550"/>
+      <c r="H41" s="668"/>
+      <c r="I41" s="668"/>
+      <c r="J41" s="668"/>
+      <c r="K41" s="668"/>
+      <c r="L41" s="668"/>
+      <c r="M41" s="668"/>
+      <c r="N41" s="668"/>
+      <c r="O41" s="668"/>
+      <c r="P41" s="668"/>
+      <c r="Q41" s="668"/>
+      <c r="R41" s="668"/>
+      <c r="S41" s="668"/>
+      <c r="T41" s="668"/>
+      <c r="U41" s="668"/>
+      <c r="V41" s="668"/>
+      <c r="W41" s="668"/>
+      <c r="X41" s="668"/>
+      <c r="Y41" s="668"/>
+      <c r="Z41" s="668"/>
+      <c r="AA41" s="668"/>
+      <c r="AB41" s="668"/>
+      <c r="AC41" s="669"/>
+    </row>
+    <row r="42" spans="1:42" s="44" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B42" s="110"/>
+      <c r="C42" s="122"/>
+      <c r="D42" s="122"/>
+      <c r="E42" s="122"/>
+      <c r="F42" s="122"/>
+      <c r="G42" s="123"/>
+      <c r="H42" s="123"/>
+      <c r="I42" s="123"/>
+      <c r="J42" s="123"/>
+      <c r="K42" s="123"/>
+      <c r="L42" s="123"/>
+      <c r="M42" s="123"/>
+      <c r="N42" s="123"/>
+      <c r="O42" s="123"/>
+      <c r="P42" s="123"/>
+      <c r="Q42" s="123"/>
+      <c r="R42" s="123"/>
+      <c r="S42" s="123"/>
+      <c r="T42" s="123"/>
+      <c r="U42" s="123"/>
+      <c r="V42" s="123"/>
+      <c r="W42" s="123"/>
+      <c r="X42" s="123"/>
+      <c r="Y42" s="123"/>
+      <c r="Z42" s="123"/>
+      <c r="AA42" s="123"/>
+      <c r="AB42" s="123"/>
+      <c r="AC42" s="123"/>
+      <c r="AD42" s="123"/>
+      <c r="AF42" s="106"/>
+      <c r="AG42" s="106"/>
+      <c r="AH42" s="106"/>
+      <c r="AI42" s="106"/>
+      <c r="AJ42" s="106"/>
+      <c r="AK42" s="106"/>
+      <c r="AL42" s="106"/>
+      <c r="AM42" s="106"/>
+      <c r="AN42" s="106"/>
+      <c r="AO42" s="106"/>
+      <c r="AP42" s="106"/>
+    </row>
+    <row r="43" spans="1:42" s="44" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A43" s="110"/>
+      <c r="B43" s="107" t="s">
+        <v>175</v>
+      </c>
+      <c r="C43" s="115" t="s">
+        <v>176</v>
+      </c>
+      <c r="E43" s="115"/>
+      <c r="F43" s="115"/>
+      <c r="G43" s="115"/>
+      <c r="H43" s="115"/>
+      <c r="I43" s="115"/>
+      <c r="K43" s="9"/>
+      <c r="AF43" s="106"/>
+      <c r="AG43" s="106"/>
+      <c r="AH43" s="106"/>
+      <c r="AI43" s="106"/>
+      <c r="AJ43" s="106"/>
+      <c r="AK43" s="106"/>
+      <c r="AL43" s="106"/>
+      <c r="AM43" s="106"/>
+      <c r="AN43" s="106"/>
+      <c r="AO43" s="106"/>
+      <c r="AP43" s="106"/>
+    </row>
+    <row r="44" spans="1:42" s="44" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B44" s="555" t="s">
+        <v>167</v>
+      </c>
+      <c r="C44" s="556"/>
+      <c r="D44" s="556"/>
+      <c r="E44" s="557"/>
+      <c r="F44" s="116" t="s">
+        <v>168</v>
+      </c>
+      <c r="G44" s="146"/>
+      <c r="H44" s="117"/>
+      <c r="I44" s="118"/>
+      <c r="J44" s="119"/>
+      <c r="K44" s="564" t="s">
+        <v>169</v>
+      </c>
+      <c r="L44" s="565"/>
+      <c r="M44" s="565"/>
+      <c r="N44" s="664"/>
+      <c r="O44" s="664"/>
+      <c r="P44" s="664"/>
+      <c r="Q44" s="664"/>
+      <c r="R44" s="664"/>
+      <c r="S44" s="664"/>
+      <c r="T44" s="664"/>
+      <c r="U44" s="664"/>
+      <c r="V44" s="664"/>
+      <c r="W44" s="664"/>
+      <c r="X44" s="664"/>
+      <c r="Y44" s="664"/>
+      <c r="Z44" s="664"/>
+      <c r="AA44" s="664"/>
+      <c r="AB44" s="664"/>
+      <c r="AC44" s="665"/>
+    </row>
+    <row r="45" spans="1:42" s="44" customFormat="1" ht="23.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B45" s="561"/>
+      <c r="C45" s="562"/>
+      <c r="D45" s="562"/>
+      <c r="E45" s="563"/>
+      <c r="F45" s="659"/>
+      <c r="G45" s="660"/>
+      <c r="H45" s="660"/>
+      <c r="I45" s="660"/>
+      <c r="J45" s="661"/>
+      <c r="K45" s="569" t="s">
+        <v>83</v>
+      </c>
+      <c r="L45" s="570"/>
+      <c r="M45" s="570"/>
+      <c r="N45" s="662"/>
+      <c r="O45" s="662"/>
+      <c r="P45" s="662"/>
+      <c r="Q45" s="662"/>
+      <c r="R45" s="662"/>
+      <c r="S45" s="662"/>
+      <c r="T45" s="662"/>
+      <c r="U45" s="662"/>
+      <c r="V45" s="662"/>
+      <c r="W45" s="662"/>
+      <c r="X45" s="662"/>
+      <c r="Y45" s="662"/>
+      <c r="Z45" s="662"/>
+      <c r="AA45" s="662"/>
+      <c r="AB45" s="662"/>
+      <c r="AC45" s="663"/>
+    </row>
+    <row r="46" spans="1:42" s="44" customFormat="1" ht="19.2" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B46" s="547" t="s">
+        <v>170</v>
+      </c>
+      <c r="C46" s="548"/>
+      <c r="D46" s="548"/>
+      <c r="E46" s="548"/>
+      <c r="F46" s="549" t="s">
+        <v>79</v>
+      </c>
+      <c r="G46" s="550"/>
+      <c r="H46" s="113"/>
+      <c r="I46" s="121" t="s">
+        <v>133</v>
+      </c>
+      <c r="J46" s="120"/>
+      <c r="K46" s="137" t="s">
+        <v>133</v>
+      </c>
+      <c r="L46" s="666"/>
+      <c r="M46" s="670"/>
+      <c r="N46" s="551" t="s">
+        <v>171</v>
+      </c>
+      <c r="O46" s="551"/>
+      <c r="P46" s="552"/>
+      <c r="Q46" s="552"/>
+      <c r="R46" s="552"/>
+      <c r="S46" s="552"/>
+      <c r="T46" s="553"/>
+      <c r="U46" s="554" t="s">
+        <v>77</v>
+      </c>
+      <c r="V46" s="551"/>
+      <c r="W46" s="666"/>
+      <c r="X46" s="666"/>
+      <c r="Y46" s="666"/>
+      <c r="Z46" s="666"/>
+      <c r="AA46" s="666"/>
+      <c r="AB46" s="666"/>
+      <c r="AC46" s="667"/>
+    </row>
+    <row r="47" spans="1:42" s="44" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B47" s="555" t="s">
+        <v>82</v>
+      </c>
+      <c r="C47" s="556"/>
+      <c r="D47" s="556"/>
+      <c r="E47" s="557"/>
+      <c r="F47" s="111"/>
+      <c r="G47" s="114" t="s">
+        <v>177</v>
+      </c>
+      <c r="H47" s="125"/>
+      <c r="I47" s="114"/>
+      <c r="J47" s="126"/>
+      <c r="K47" s="114"/>
+      <c r="L47" s="127"/>
+      <c r="M47" s="114" t="s">
+        <v>178</v>
+      </c>
+      <c r="N47" s="114"/>
+      <c r="O47" s="114"/>
+      <c r="P47" s="114"/>
+      <c r="Q47" s="114"/>
+      <c r="R47" s="114"/>
+      <c r="S47" s="114"/>
+      <c r="T47" s="114"/>
+      <c r="U47" s="114"/>
+      <c r="V47" s="112"/>
+      <c r="W47" s="112"/>
+      <c r="X47" s="112"/>
+      <c r="Y47" s="112"/>
+      <c r="Z47" s="112"/>
+      <c r="AA47" s="112"/>
+      <c r="AB47" s="112"/>
+      <c r="AC47" s="148"/>
+    </row>
+    <row r="48" spans="1:42" s="44" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B48" s="558"/>
+      <c r="C48" s="559"/>
+      <c r="D48" s="559"/>
+      <c r="E48" s="560"/>
+      <c r="F48" s="128" t="s">
+        <v>35</v>
+      </c>
+      <c r="G48" s="621"/>
+      <c r="H48" s="621"/>
+      <c r="I48" s="129" t="s">
+        <v>133</v>
+      </c>
+      <c r="J48" s="621"/>
+      <c r="K48" s="621"/>
+      <c r="L48" s="621"/>
+      <c r="M48" s="621"/>
+      <c r="N48" s="130"/>
+      <c r="O48" s="130"/>
+      <c r="P48" s="130"/>
+      <c r="Q48" s="130"/>
+      <c r="R48" s="130"/>
+      <c r="S48" s="130"/>
+      <c r="T48" s="130"/>
+      <c r="U48" s="130"/>
+      <c r="V48" s="130"/>
+      <c r="W48" s="130"/>
+      <c r="X48" s="130"/>
+      <c r="Y48" s="130"/>
+      <c r="Z48" s="124"/>
+      <c r="AA48" s="124"/>
+      <c r="AB48" s="124"/>
+      <c r="AC48" s="148"/>
+    </row>
+    <row r="49" spans="2:29" s="44" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B49" s="561"/>
+      <c r="C49" s="562"/>
+      <c r="D49" s="562"/>
+      <c r="E49" s="563"/>
+      <c r="F49" s="709"/>
+      <c r="G49" s="710"/>
+      <c r="H49" s="710"/>
+      <c r="I49" s="710"/>
+      <c r="J49" s="710"/>
+      <c r="K49" s="710"/>
+      <c r="L49" s="710"/>
+      <c r="M49" s="710"/>
+      <c r="N49" s="710"/>
+      <c r="O49" s="710"/>
+      <c r="P49" s="710"/>
+      <c r="Q49" s="710"/>
+      <c r="R49" s="710"/>
+      <c r="S49" s="710"/>
+      <c r="T49" s="710"/>
+      <c r="U49" s="710"/>
+      <c r="V49" s="710"/>
+      <c r="W49" s="710"/>
+      <c r="X49" s="710"/>
+      <c r="Y49" s="710"/>
+      <c r="Z49" s="710"/>
+      <c r="AA49" s="710"/>
+      <c r="AB49" s="710"/>
+      <c r="AC49" s="711"/>
+    </row>
+    <row r="50" spans="2:29" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="C50" s="31"/>
+    </row>
+    <row r="51" spans="2:29" ht="11.25" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="52" spans="2:29" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B52" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="53" spans="2:29" ht="37.799999999999997" x14ac:dyDescent="0.45">
+      <c r="B53" s="376"/>
+      <c r="C53" s="380"/>
+      <c r="D53" s="377"/>
+      <c r="E53" s="345" t="s">
+        <v>108</v>
+      </c>
+      <c r="F53" s="346"/>
+      <c r="G53" s="347"/>
+      <c r="H53" s="345" t="s">
+        <v>83</v>
+      </c>
+      <c r="I53" s="346"/>
+      <c r="J53" s="346"/>
+      <c r="K53" s="346"/>
+      <c r="L53" s="346"/>
+      <c r="M53" s="346"/>
+      <c r="N53" s="346"/>
+      <c r="O53" s="346"/>
+      <c r="P53" s="346"/>
+      <c r="Q53" s="347"/>
+      <c r="R53" s="360" t="s">
+        <v>146</v>
+      </c>
+      <c r="S53" s="346"/>
+      <c r="T53" s="347"/>
+      <c r="U53" s="345" t="s">
+        <v>81</v>
+      </c>
+      <c r="V53" s="346"/>
+      <c r="W53" s="346"/>
+      <c r="X53" s="346"/>
+      <c r="Y53" s="346"/>
+      <c r="Z53" s="346"/>
+      <c r="AA53" s="346"/>
+      <c r="AB53" s="347"/>
+      <c r="AC53" s="96" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="54" spans="2:29" ht="23.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B54" s="671" t="s">
+        <v>145</v>
+      </c>
+      <c r="C54" s="672"/>
+      <c r="D54" s="672"/>
+      <c r="E54" s="528"/>
+      <c r="F54" s="529"/>
+      <c r="G54" s="530"/>
+      <c r="H54" s="500" t="s">
+        <v>80</v>
+      </c>
+      <c r="I54" s="501"/>
+      <c r="J54" s="534"/>
+      <c r="K54" s="534"/>
+      <c r="L54" s="534"/>
+      <c r="M54" s="534"/>
+      <c r="N54" s="534"/>
+      <c r="O54" s="534"/>
+      <c r="P54" s="534"/>
+      <c r="Q54" s="535"/>
+      <c r="R54" s="536"/>
+      <c r="S54" s="537"/>
+      <c r="T54" s="538"/>
+      <c r="U54" s="30" t="s">
+        <v>79</v>
+      </c>
+      <c r="V54" s="68"/>
+      <c r="W54" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="X54" s="69"/>
+      <c r="Y54" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z54" s="545"/>
+      <c r="AA54" s="545"/>
+      <c r="AB54" s="546"/>
+      <c r="AC54" s="471"/>
+    </row>
+    <row r="55" spans="2:29" ht="23.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B55" s="673"/>
+      <c r="C55" s="674"/>
+      <c r="D55" s="674"/>
+      <c r="E55" s="531"/>
+      <c r="F55" s="532"/>
+      <c r="G55" s="533"/>
+      <c r="H55" s="677"/>
+      <c r="I55" s="678"/>
+      <c r="J55" s="678"/>
+      <c r="K55" s="678"/>
+      <c r="L55" s="678"/>
+      <c r="M55" s="678"/>
+      <c r="N55" s="678"/>
+      <c r="O55" s="678"/>
+      <c r="P55" s="678"/>
+      <c r="Q55" s="679"/>
+      <c r="R55" s="539"/>
+      <c r="S55" s="540"/>
+      <c r="T55" s="541"/>
+      <c r="U55" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="V55" s="70"/>
+      <c r="W55" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="X55" s="71"/>
+      <c r="Y55" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z55" s="516"/>
+      <c r="AA55" s="516"/>
+      <c r="AB55" s="517"/>
+      <c r="AC55" s="472"/>
+    </row>
+    <row r="56" spans="2:29" ht="23.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B56" s="675"/>
+      <c r="C56" s="676"/>
+      <c r="D56" s="676"/>
+      <c r="E56" s="439"/>
+      <c r="F56" s="440"/>
+      <c r="G56" s="441"/>
+      <c r="H56" s="680"/>
+      <c r="I56" s="681"/>
+      <c r="J56" s="681"/>
+      <c r="K56" s="681"/>
+      <c r="L56" s="681"/>
+      <c r="M56" s="681"/>
+      <c r="N56" s="681"/>
+      <c r="O56" s="681"/>
+      <c r="P56" s="681"/>
+      <c r="Q56" s="682"/>
+      <c r="R56" s="542"/>
+      <c r="S56" s="543"/>
+      <c r="T56" s="544"/>
+      <c r="U56" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="V56" s="518"/>
+      <c r="W56" s="519"/>
+      <c r="X56" s="519"/>
+      <c r="Y56" s="519"/>
+      <c r="Z56" s="519"/>
+      <c r="AA56" s="519"/>
+      <c r="AB56" s="520"/>
+      <c r="AC56" s="472"/>
+    </row>
+    <row r="57" spans="2:29" ht="23.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B57" s="338" t="s">
+        <v>103</v>
+      </c>
+      <c r="C57" s="487"/>
+      <c r="D57" s="487"/>
+      <c r="E57" s="528"/>
+      <c r="F57" s="529"/>
+      <c r="G57" s="530"/>
+      <c r="H57" s="500" t="s">
+        <v>80</v>
+      </c>
+      <c r="I57" s="501"/>
+      <c r="J57" s="534"/>
+      <c r="K57" s="534"/>
+      <c r="L57" s="534"/>
+      <c r="M57" s="534"/>
+      <c r="N57" s="534"/>
+      <c r="O57" s="534"/>
+      <c r="P57" s="534"/>
+      <c r="Q57" s="535"/>
+      <c r="R57" s="536"/>
+      <c r="S57" s="537"/>
+      <c r="T57" s="538"/>
+      <c r="U57" s="64" t="s">
+        <v>79</v>
+      </c>
+      <c r="V57" s="68"/>
+      <c r="W57" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="X57" s="69"/>
+      <c r="Y57" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z57" s="545"/>
+      <c r="AA57" s="545"/>
+      <c r="AB57" s="546"/>
+      <c r="AC57" s="471"/>
+    </row>
+    <row r="58" spans="2:29" ht="23.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B58" s="488"/>
+      <c r="C58" s="489"/>
+      <c r="D58" s="489"/>
+      <c r="E58" s="531"/>
+      <c r="F58" s="532"/>
+      <c r="G58" s="533"/>
+      <c r="H58" s="677"/>
+      <c r="I58" s="678"/>
+      <c r="J58" s="678"/>
+      <c r="K58" s="678"/>
+      <c r="L58" s="678"/>
+      <c r="M58" s="678"/>
+      <c r="N58" s="678"/>
+      <c r="O58" s="678"/>
+      <c r="P58" s="678"/>
+      <c r="Q58" s="679"/>
+      <c r="R58" s="539"/>
+      <c r="S58" s="540"/>
+      <c r="T58" s="541"/>
+      <c r="U58" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="V58" s="70"/>
+      <c r="W58" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="X58" s="71"/>
+      <c r="Y58" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z58" s="516"/>
+      <c r="AA58" s="516"/>
+      <c r="AB58" s="517"/>
+      <c r="AC58" s="472"/>
+    </row>
+    <row r="59" spans="2:29" ht="23.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B59" s="340"/>
+      <c r="C59" s="490"/>
+      <c r="D59" s="490"/>
+      <c r="E59" s="439"/>
+      <c r="F59" s="440"/>
+      <c r="G59" s="441"/>
+      <c r="H59" s="680"/>
+      <c r="I59" s="681"/>
+      <c r="J59" s="681"/>
+      <c r="K59" s="681"/>
+      <c r="L59" s="681"/>
+      <c r="M59" s="681"/>
+      <c r="N59" s="681"/>
+      <c r="O59" s="681"/>
+      <c r="P59" s="681"/>
+      <c r="Q59" s="682"/>
+      <c r="R59" s="542"/>
+      <c r="S59" s="543"/>
+      <c r="T59" s="544"/>
+      <c r="U59" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="V59" s="518"/>
+      <c r="W59" s="519"/>
+      <c r="X59" s="519"/>
+      <c r="Y59" s="519"/>
+      <c r="Z59" s="519"/>
+      <c r="AA59" s="519"/>
+      <c r="AB59" s="520"/>
+      <c r="AC59" s="472"/>
+    </row>
+    <row r="60" spans="2:29" ht="23.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B60" s="338" t="s">
+        <v>98</v>
+      </c>
+      <c r="C60" s="487"/>
+      <c r="D60" s="487"/>
+      <c r="E60" s="528"/>
+      <c r="F60" s="529"/>
+      <c r="G60" s="530"/>
+      <c r="H60" s="500" t="s">
+        <v>80</v>
+      </c>
+      <c r="I60" s="501"/>
+      <c r="J60" s="534"/>
+      <c r="K60" s="534"/>
+      <c r="L60" s="534"/>
+      <c r="M60" s="534"/>
+      <c r="N60" s="534"/>
+      <c r="O60" s="534"/>
+      <c r="P60" s="534"/>
+      <c r="Q60" s="535"/>
+      <c r="R60" s="536"/>
+      <c r="S60" s="537"/>
+      <c r="T60" s="538"/>
+      <c r="U60" s="64" t="s">
+        <v>79</v>
+      </c>
+      <c r="V60" s="68"/>
+      <c r="W60" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="X60" s="69"/>
+      <c r="Y60" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z60" s="545"/>
+      <c r="AA60" s="545"/>
+      <c r="AB60" s="546"/>
+      <c r="AC60" s="471"/>
+    </row>
+    <row r="61" spans="2:29" ht="23.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B61" s="488"/>
+      <c r="C61" s="489"/>
+      <c r="D61" s="489"/>
+      <c r="E61" s="531"/>
+      <c r="F61" s="532"/>
+      <c r="G61" s="533"/>
+      <c r="H61" s="677"/>
+      <c r="I61" s="678"/>
+      <c r="J61" s="678"/>
+      <c r="K61" s="678"/>
+      <c r="L61" s="678"/>
+      <c r="M61" s="678"/>
+      <c r="N61" s="678"/>
+      <c r="O61" s="678"/>
+      <c r="P61" s="678"/>
+      <c r="Q61" s="679"/>
+      <c r="R61" s="539"/>
+      <c r="S61" s="540"/>
+      <c r="T61" s="541"/>
+      <c r="U61" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="V61" s="70"/>
+      <c r="W61" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="X61" s="71"/>
+      <c r="Y61" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z61" s="516"/>
+      <c r="AA61" s="516"/>
+      <c r="AB61" s="517"/>
+      <c r="AC61" s="472"/>
+    </row>
+    <row r="62" spans="2:29" ht="23.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B62" s="340"/>
+      <c r="C62" s="490"/>
+      <c r="D62" s="490"/>
+      <c r="E62" s="439"/>
+      <c r="F62" s="440"/>
+      <c r="G62" s="441"/>
+      <c r="H62" s="680"/>
+      <c r="I62" s="681"/>
+      <c r="J62" s="681"/>
+      <c r="K62" s="681"/>
+      <c r="L62" s="681"/>
+      <c r="M62" s="681"/>
+      <c r="N62" s="681"/>
+      <c r="O62" s="681"/>
+      <c r="P62" s="681"/>
+      <c r="Q62" s="682"/>
+      <c r="R62" s="542"/>
+      <c r="S62" s="543"/>
+      <c r="T62" s="544"/>
+      <c r="U62" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="V62" s="518"/>
+      <c r="W62" s="519"/>
+      <c r="X62" s="519"/>
+      <c r="Y62" s="519"/>
+      <c r="Z62" s="519"/>
+      <c r="AA62" s="519"/>
+      <c r="AB62" s="520"/>
+      <c r="AC62" s="472"/>
+    </row>
+    <row r="63" spans="2:29" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B63" s="10" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="64" spans="2:29" ht="14.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B64" s="25"/>
+    </row>
+    <row r="65" spans="2:40" ht="14.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B65" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="F65" s="12"/>
+    </row>
+    <row r="66" spans="2:40" x14ac:dyDescent="0.45">
+      <c r="B66" s="450" t="s">
+        <v>89</v>
+      </c>
+      <c r="C66" s="451"/>
+      <c r="D66" s="452"/>
+      <c r="E66" s="72"/>
+      <c r="F66" s="482" t="s">
+        <v>88</v>
+      </c>
+      <c r="G66" s="483"/>
+      <c r="H66" s="483"/>
+      <c r="I66" s="483"/>
+      <c r="J66" s="483"/>
+      <c r="K66" s="483"/>
+      <c r="L66" s="483"/>
+      <c r="M66" s="483"/>
+      <c r="N66" s="483"/>
+      <c r="O66" s="483"/>
+      <c r="P66" s="483"/>
+      <c r="Q66" s="483"/>
+      <c r="R66" s="483"/>
+      <c r="S66" s="483"/>
+      <c r="T66" s="483"/>
+      <c r="U66" s="483"/>
+      <c r="V66" s="483"/>
+      <c r="W66" s="483"/>
+      <c r="X66" s="483"/>
+      <c r="Y66" s="483"/>
+      <c r="Z66" s="483"/>
+      <c r="AA66" s="483"/>
+      <c r="AB66" s="483"/>
+      <c r="AC66" s="484"/>
+    </row>
+    <row r="67" spans="2:40" x14ac:dyDescent="0.45">
+      <c r="B67" s="456"/>
+      <c r="C67" s="457"/>
+      <c r="D67" s="458"/>
+      <c r="E67" s="92"/>
+      <c r="F67" s="482" t="s">
+        <v>86</v>
+      </c>
+      <c r="G67" s="483"/>
+      <c r="H67" s="483"/>
+      <c r="I67" s="483"/>
+      <c r="J67" s="483"/>
+      <c r="K67" s="483"/>
+      <c r="L67" s="483"/>
+      <c r="M67" s="483"/>
+      <c r="N67" s="483"/>
+      <c r="O67" s="483"/>
+      <c r="P67" s="483"/>
+      <c r="Q67" s="483"/>
+      <c r="R67" s="483"/>
+      <c r="S67" s="483"/>
+      <c r="T67" s="483"/>
+      <c r="U67" s="483"/>
+      <c r="V67" s="483"/>
+      <c r="W67" s="483"/>
+      <c r="X67" s="483"/>
+      <c r="Y67" s="483"/>
+      <c r="Z67" s="483"/>
+      <c r="AA67" s="483"/>
+      <c r="AB67" s="483"/>
+      <c r="AC67" s="484"/>
+    </row>
+    <row r="68" spans="2:40" ht="28.2" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B68" s="450" t="s">
+        <v>143</v>
+      </c>
+      <c r="C68" s="451"/>
+      <c r="D68" s="452"/>
+      <c r="E68" s="360" t="s">
+        <v>85</v>
+      </c>
+      <c r="F68" s="370"/>
+      <c r="G68" s="370"/>
+      <c r="H68" s="361"/>
+      <c r="I68" s="459"/>
+      <c r="J68" s="460"/>
+      <c r="K68" s="460"/>
+      <c r="L68" s="460"/>
+      <c r="M68" s="460"/>
+      <c r="N68" s="460"/>
+      <c r="O68" s="460"/>
+      <c r="P68" s="460"/>
+      <c r="Q68" s="460"/>
+      <c r="R68" s="460"/>
+      <c r="S68" s="460"/>
+      <c r="T68" s="460"/>
+      <c r="U68" s="460"/>
+      <c r="V68" s="460"/>
+      <c r="W68" s="460"/>
+      <c r="X68" s="460"/>
+      <c r="Y68" s="460"/>
+      <c r="Z68" s="460"/>
+      <c r="AA68" s="460"/>
+      <c r="AB68" s="460"/>
+      <c r="AC68" s="461"/>
+    </row>
+    <row r="69" spans="2:40" ht="23.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B69" s="453"/>
+      <c r="C69" s="454"/>
+      <c r="D69" s="455"/>
+      <c r="E69" s="299" t="s">
+        <v>84</v>
+      </c>
+      <c r="F69" s="428"/>
+      <c r="G69" s="428"/>
+      <c r="H69" s="429"/>
+      <c r="I69" s="299" t="s">
+        <v>83</v>
+      </c>
+      <c r="J69" s="428"/>
+      <c r="K69" s="428"/>
+      <c r="L69" s="428"/>
+      <c r="M69" s="428"/>
+      <c r="N69" s="428"/>
+      <c r="O69" s="429"/>
+      <c r="P69" s="97" t="s">
+        <v>82</v>
+      </c>
+      <c r="Q69" s="98"/>
+      <c r="R69" s="98"/>
+      <c r="S69" s="98"/>
+      <c r="T69" s="98"/>
+      <c r="U69" s="98"/>
+      <c r="V69" s="99"/>
+      <c r="W69" s="345" t="s">
+        <v>81</v>
+      </c>
+      <c r="X69" s="346"/>
+      <c r="Y69" s="346"/>
+      <c r="Z69" s="346"/>
+      <c r="AA69" s="346"/>
+      <c r="AB69" s="346"/>
+      <c r="AC69" s="347"/>
+    </row>
+    <row r="70" spans="2:40" ht="23.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B70" s="453"/>
+      <c r="C70" s="454"/>
+      <c r="D70" s="455"/>
+      <c r="E70" s="462"/>
+      <c r="F70" s="463"/>
+      <c r="G70" s="463"/>
+      <c r="H70" s="464"/>
+      <c r="I70" s="465" t="s">
+        <v>80</v>
+      </c>
+      <c r="J70" s="466"/>
+      <c r="K70" s="467"/>
+      <c r="L70" s="467"/>
+      <c r="M70" s="467"/>
+      <c r="N70" s="467"/>
+      <c r="O70" s="468"/>
+      <c r="P70" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q70" s="469"/>
+      <c r="R70" s="470"/>
+      <c r="S70" s="23" t="s">
+        <v>30</v>
+      </c>
+      <c r="T70" s="423"/>
+      <c r="U70" s="424"/>
+      <c r="V70" s="425"/>
+      <c r="W70" s="22" t="s">
+        <v>79</v>
+      </c>
+      <c r="X70" s="73"/>
+      <c r="Y70" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z70" s="74"/>
+      <c r="AA70" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB70" s="426"/>
+      <c r="AC70" s="427"/>
+    </row>
+    <row r="71" spans="2:40" ht="23.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B71" s="453"/>
+      <c r="C71" s="454"/>
+      <c r="D71" s="455"/>
+      <c r="E71" s="299" t="s">
+        <v>78</v>
+      </c>
+      <c r="F71" s="428"/>
+      <c r="G71" s="428"/>
+      <c r="H71" s="429"/>
+      <c r="I71" s="430"/>
+      <c r="J71" s="431"/>
+      <c r="K71" s="431"/>
+      <c r="L71" s="431"/>
+      <c r="M71" s="431"/>
+      <c r="N71" s="431"/>
+      <c r="O71" s="432"/>
+      <c r="P71" s="436"/>
+      <c r="Q71" s="437"/>
+      <c r="R71" s="437"/>
+      <c r="S71" s="437"/>
+      <c r="T71" s="437"/>
+      <c r="U71" s="437"/>
+      <c r="V71" s="438"/>
+      <c r="W71" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="X71" s="70"/>
+      <c r="Y71" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z71" s="71"/>
+      <c r="AA71" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB71" s="442"/>
+      <c r="AC71" s="443"/>
+    </row>
+    <row r="72" spans="2:40" ht="23.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B72" s="456"/>
+      <c r="C72" s="457"/>
+      <c r="D72" s="458"/>
+      <c r="E72" s="444"/>
+      <c r="F72" s="445"/>
+      <c r="G72" s="445"/>
+      <c r="H72" s="446"/>
+      <c r="I72" s="433"/>
+      <c r="J72" s="434"/>
+      <c r="K72" s="434"/>
+      <c r="L72" s="434"/>
+      <c r="M72" s="434"/>
+      <c r="N72" s="434"/>
+      <c r="O72" s="435"/>
+      <c r="P72" s="439"/>
+      <c r="Q72" s="440"/>
+      <c r="R72" s="440"/>
+      <c r="S72" s="440"/>
+      <c r="T72" s="440"/>
+      <c r="U72" s="440"/>
+      <c r="V72" s="441"/>
+      <c r="W72" s="18" t="s">
+        <v>76</v>
+      </c>
+      <c r="X72" s="447"/>
+      <c r="Y72" s="448"/>
+      <c r="Z72" s="448"/>
+      <c r="AA72" s="448"/>
+      <c r="AB72" s="448"/>
+      <c r="AC72" s="449"/>
+    </row>
+    <row r="73" spans="2:40" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.5"/>
+    <row r="74" spans="2:40" x14ac:dyDescent="0.45">
+      <c r="B74" s="400" t="s">
+        <v>197</v>
+      </c>
+      <c r="C74" s="401"/>
+      <c r="D74" s="401"/>
+      <c r="E74" s="406" t="s">
+        <v>181</v>
+      </c>
+      <c r="F74" s="407"/>
+      <c r="G74" s="407"/>
+      <c r="H74" s="407"/>
+      <c r="I74" s="149"/>
+      <c r="J74" s="149"/>
+      <c r="K74" s="150" t="s">
+        <v>182</v>
+      </c>
+      <c r="L74" s="149"/>
+      <c r="M74" s="150"/>
+      <c r="N74" s="149"/>
+      <c r="O74" s="149"/>
+      <c r="P74" s="149"/>
+      <c r="Q74" s="150" t="s">
+        <v>183</v>
+      </c>
+      <c r="R74" s="149"/>
+      <c r="S74" s="150"/>
+      <c r="T74" s="149"/>
+      <c r="U74" s="149"/>
+      <c r="V74" s="150" t="s">
+        <v>184</v>
+      </c>
+      <c r="W74" s="156"/>
+      <c r="X74" s="628"/>
+      <c r="Y74" s="628"/>
+      <c r="Z74" s="628"/>
+      <c r="AA74" s="628"/>
+      <c r="AB74" s="208" t="s">
+        <v>211</v>
+      </c>
+      <c r="AC74" s="207"/>
+      <c r="AD74" s="158"/>
+      <c r="AE74" s="158"/>
+      <c r="AF74" s="158"/>
+      <c r="AG74" s="158"/>
+    </row>
+    <row r="75" spans="2:40" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B75" s="402"/>
+      <c r="C75" s="403"/>
+      <c r="D75" s="403"/>
+      <c r="E75" s="408" t="s">
+        <v>185</v>
+      </c>
+      <c r="F75" s="409"/>
+      <c r="G75" s="409"/>
+      <c r="H75" s="409"/>
+      <c r="I75" s="152"/>
+      <c r="J75" s="152"/>
+      <c r="K75" s="159" t="s">
+        <v>186</v>
+      </c>
+      <c r="L75" s="152"/>
+      <c r="M75" s="153"/>
+      <c r="N75" s="152"/>
+      <c r="O75" s="152"/>
+      <c r="P75" s="152"/>
+      <c r="Q75" s="159" t="s">
+        <v>187</v>
+      </c>
+      <c r="R75" s="152"/>
+      <c r="S75" s="152"/>
+      <c r="T75" s="152"/>
+      <c r="U75" s="152"/>
+      <c r="V75" s="152"/>
+      <c r="W75" s="152"/>
+      <c r="X75" s="152"/>
+      <c r="Y75" s="152"/>
+      <c r="Z75" s="152"/>
+      <c r="AA75" s="152"/>
+      <c r="AB75" s="152"/>
+      <c r="AC75" s="154"/>
+    </row>
+    <row r="76" spans="2:40" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B76" s="402"/>
+      <c r="C76" s="403"/>
+      <c r="D76" s="403"/>
+      <c r="E76" s="629" t="s">
+        <v>188</v>
+      </c>
+      <c r="F76" s="411" t="s">
+        <v>189</v>
+      </c>
+      <c r="G76" s="411"/>
+      <c r="H76" s="411"/>
+      <c r="I76" s="412"/>
+      <c r="J76" s="412"/>
+      <c r="K76" s="412"/>
+      <c r="L76" s="412"/>
+      <c r="M76" s="412"/>
+      <c r="N76" s="412"/>
+      <c r="O76" s="412"/>
+      <c r="P76" s="412"/>
+      <c r="Q76" s="412"/>
+      <c r="R76" s="412"/>
+      <c r="S76" s="412"/>
+      <c r="T76" s="412"/>
+      <c r="U76" s="412"/>
+      <c r="V76" s="412"/>
+      <c r="W76" s="412"/>
+      <c r="X76" s="412"/>
+      <c r="Y76" s="412"/>
+      <c r="Z76" s="412"/>
+      <c r="AA76" s="412"/>
+      <c r="AB76" s="412"/>
+      <c r="AC76" s="413"/>
+      <c r="AD76" s="206"/>
+      <c r="AE76" s="206"/>
+      <c r="AF76" s="206"/>
+      <c r="AG76" s="206"/>
+      <c r="AH76" s="206"/>
+      <c r="AI76" s="206"/>
+      <c r="AJ76" s="206"/>
+      <c r="AK76" s="206"/>
+      <c r="AL76" s="206"/>
+      <c r="AM76" s="206"/>
+      <c r="AN76" s="206"/>
+    </row>
+    <row r="77" spans="2:40" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B77" s="402"/>
+      <c r="C77" s="403"/>
+      <c r="D77" s="403"/>
+      <c r="E77" s="630"/>
+      <c r="F77" s="399" t="s">
+        <v>83</v>
+      </c>
+      <c r="G77" s="399"/>
+      <c r="H77" s="399"/>
+      <c r="I77" s="414" t="s">
+        <v>169</v>
+      </c>
+      <c r="J77" s="415"/>
+      <c r="K77" s="686"/>
+      <c r="L77" s="686"/>
+      <c r="M77" s="686"/>
+      <c r="N77" s="686"/>
+      <c r="O77" s="686"/>
+      <c r="P77" s="686"/>
+      <c r="Q77" s="686"/>
+      <c r="R77" s="686"/>
+      <c r="S77" s="686"/>
+      <c r="T77" s="686"/>
+      <c r="U77" s="686"/>
+      <c r="V77" s="686"/>
+      <c r="W77" s="686"/>
+      <c r="X77" s="686"/>
+      <c r="Y77" s="686"/>
+      <c r="Z77" s="686"/>
+      <c r="AA77" s="686"/>
+      <c r="AB77" s="686"/>
+      <c r="AC77" s="169"/>
+      <c r="AD77" s="44"/>
+      <c r="AE77" s="44"/>
+      <c r="AF77" s="44"/>
+      <c r="AG77" s="44"/>
+      <c r="AH77" s="44"/>
+      <c r="AI77" s="44"/>
+      <c r="AJ77" s="44"/>
+      <c r="AK77" s="44"/>
+      <c r="AL77" s="44"/>
+      <c r="AM77" s="44"/>
+      <c r="AN77" s="44"/>
+    </row>
+    <row r="78" spans="2:40" ht="33.6" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B78" s="402"/>
+      <c r="C78" s="403"/>
+      <c r="D78" s="403"/>
+      <c r="E78" s="630"/>
+      <c r="F78" s="384"/>
+      <c r="G78" s="384"/>
+      <c r="H78" s="384"/>
+      <c r="I78" s="416" t="s">
+        <v>83</v>
+      </c>
+      <c r="J78" s="417"/>
+      <c r="K78" s="691"/>
+      <c r="L78" s="691"/>
+      <c r="M78" s="691"/>
+      <c r="N78" s="691"/>
+      <c r="O78" s="691"/>
+      <c r="P78" s="691"/>
+      <c r="Q78" s="691"/>
+      <c r="R78" s="691"/>
+      <c r="S78" s="691"/>
+      <c r="T78" s="691"/>
+      <c r="U78" s="691"/>
+      <c r="V78" s="691"/>
+      <c r="W78" s="691"/>
+      <c r="X78" s="691"/>
+      <c r="Y78" s="691"/>
+      <c r="Z78" s="691"/>
+      <c r="AA78" s="691"/>
+      <c r="AB78" s="691"/>
+      <c r="AC78" s="170"/>
+      <c r="AD78" s="123"/>
+      <c r="AE78" s="123"/>
+      <c r="AF78" s="123"/>
+      <c r="AG78" s="123"/>
+      <c r="AH78" s="123"/>
+      <c r="AI78" s="123"/>
+      <c r="AJ78" s="123"/>
+      <c r="AK78" s="123"/>
+      <c r="AL78" s="123"/>
+      <c r="AM78" s="123"/>
+      <c r="AN78" s="123"/>
+    </row>
+    <row r="79" spans="2:40" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B79" s="402"/>
+      <c r="C79" s="403"/>
+      <c r="D79" s="403"/>
+      <c r="E79" s="630"/>
+      <c r="F79" s="420" t="s">
+        <v>190</v>
+      </c>
+      <c r="G79" s="420"/>
+      <c r="H79" s="421"/>
+      <c r="I79" s="688"/>
+      <c r="J79" s="689"/>
+      <c r="K79" s="689"/>
+      <c r="L79" s="689"/>
+      <c r="M79" s="689"/>
+      <c r="N79" s="689"/>
+      <c r="O79" s="689"/>
+      <c r="P79" s="689"/>
+      <c r="Q79" s="689"/>
+      <c r="R79" s="690"/>
+      <c r="S79" s="383" t="s">
+        <v>191</v>
+      </c>
+      <c r="T79" s="384"/>
+      <c r="U79" s="694"/>
+      <c r="V79" s="695"/>
+      <c r="W79" s="695"/>
+      <c r="X79" s="695"/>
+      <c r="Y79" s="695"/>
+      <c r="Z79" s="695"/>
+      <c r="AA79" s="695"/>
+      <c r="AB79" s="695"/>
+      <c r="AC79" s="696"/>
+      <c r="AD79" s="4"/>
+      <c r="AE79" s="4"/>
+      <c r="AF79" s="4"/>
+      <c r="AG79" s="4"/>
+      <c r="AH79" s="4"/>
+      <c r="AI79" s="4"/>
+      <c r="AJ79" s="4"/>
+      <c r="AK79" s="4"/>
+      <c r="AL79" s="4"/>
+      <c r="AM79" s="4"/>
+      <c r="AN79" s="4"/>
+    </row>
+    <row r="80" spans="2:40" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B80" s="402"/>
+      <c r="C80" s="403"/>
+      <c r="D80" s="403"/>
+      <c r="E80" s="630"/>
+      <c r="F80" s="391" t="s">
+        <v>192</v>
+      </c>
+      <c r="G80" s="392"/>
+      <c r="H80" s="393"/>
+      <c r="I80" s="397" t="s">
+        <v>79</v>
+      </c>
+      <c r="J80" s="398"/>
+      <c r="K80" s="618"/>
+      <c r="L80" s="619"/>
+      <c r="M80" s="619"/>
+      <c r="N80" s="619"/>
+      <c r="O80" s="619"/>
+      <c r="P80" s="619"/>
+      <c r="Q80" s="619"/>
+      <c r="R80" s="687"/>
+      <c r="S80" s="692" t="s">
+        <v>193</v>
+      </c>
+      <c r="T80" s="693"/>
+      <c r="U80" s="697"/>
+      <c r="V80" s="698"/>
+      <c r="W80" s="698"/>
+      <c r="X80" s="698"/>
+      <c r="Y80" s="698"/>
+      <c r="Z80" s="698"/>
+      <c r="AA80" s="698"/>
+      <c r="AB80" s="698"/>
+      <c r="AC80" s="699"/>
+      <c r="AD80" s="4"/>
+      <c r="AE80" s="4"/>
+      <c r="AF80" s="4"/>
+      <c r="AG80" s="4"/>
+      <c r="AH80" s="4"/>
+      <c r="AI80" s="4"/>
+      <c r="AJ80" s="4"/>
+      <c r="AK80" s="4"/>
+      <c r="AL80" s="4"/>
+      <c r="AM80" s="4"/>
+      <c r="AN80" s="4"/>
+    </row>
+    <row r="81" spans="2:41" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B81" s="402"/>
+      <c r="C81" s="403"/>
+      <c r="D81" s="403"/>
+      <c r="E81" s="630"/>
+      <c r="F81" s="700"/>
+      <c r="G81" s="701"/>
+      <c r="H81" s="702"/>
+      <c r="I81" s="692" t="s">
+        <v>171</v>
+      </c>
+      <c r="J81" s="693"/>
+      <c r="K81" s="618"/>
+      <c r="L81" s="619"/>
+      <c r="M81" s="619"/>
+      <c r="N81" s="619"/>
+      <c r="O81" s="619"/>
+      <c r="P81" s="619"/>
+      <c r="Q81" s="619"/>
+      <c r="R81" s="619"/>
+      <c r="S81" s="619"/>
+      <c r="T81" s="619"/>
+      <c r="U81" s="619"/>
+      <c r="V81" s="619"/>
+      <c r="W81" s="619"/>
+      <c r="X81" s="619"/>
+      <c r="Y81" s="619"/>
+      <c r="Z81" s="619"/>
+      <c r="AA81" s="619"/>
+      <c r="AB81" s="619"/>
+      <c r="AC81" s="620"/>
+      <c r="AD81" s="4"/>
+      <c r="AE81" s="4"/>
+      <c r="AF81" s="4"/>
+      <c r="AG81" s="4"/>
+      <c r="AH81" s="4"/>
+      <c r="AI81" s="4"/>
+      <c r="AJ81" s="4"/>
+      <c r="AK81" s="4"/>
+      <c r="AL81" s="4"/>
+      <c r="AM81" s="4"/>
+      <c r="AN81" s="4"/>
+    </row>
+    <row r="82" spans="2:41" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B82" s="402"/>
+      <c r="C82" s="403"/>
+      <c r="D82" s="403"/>
+      <c r="E82" s="630"/>
+      <c r="F82" s="218" t="s">
+        <v>82</v>
+      </c>
+      <c r="G82" s="219"/>
+      <c r="H82" s="220"/>
+      <c r="I82" s="182"/>
+      <c r="J82" s="135" t="s">
+        <v>177</v>
+      </c>
+      <c r="K82" s="183"/>
+      <c r="L82" s="135"/>
+      <c r="M82" s="184"/>
+      <c r="N82" s="135"/>
+      <c r="O82" s="185"/>
+      <c r="P82" s="135" t="s">
+        <v>178</v>
+      </c>
+      <c r="Q82" s="135"/>
+      <c r="R82" s="135"/>
+      <c r="S82" s="135"/>
+      <c r="T82" s="135"/>
+      <c r="U82" s="135"/>
+      <c r="V82" s="135"/>
+      <c r="W82" s="135"/>
+      <c r="X82" s="135"/>
+      <c r="Y82" s="186"/>
+      <c r="Z82" s="186"/>
+      <c r="AA82" s="186"/>
+      <c r="AB82" s="186"/>
+      <c r="AC82" s="140"/>
+      <c r="AD82" s="44"/>
+      <c r="AE82" s="44"/>
+      <c r="AF82" s="44"/>
+      <c r="AG82" s="44"/>
+      <c r="AH82" s="106"/>
+      <c r="AI82" s="106"/>
+      <c r="AJ82" s="106"/>
+      <c r="AK82" s="106"/>
+      <c r="AL82" s="106"/>
+      <c r="AM82" s="106"/>
+      <c r="AN82" s="106"/>
+    </row>
+    <row r="83" spans="2:41" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B83" s="402"/>
+      <c r="C83" s="403"/>
+      <c r="D83" s="403"/>
+      <c r="E83" s="630"/>
+      <c r="F83" s="218"/>
+      <c r="G83" s="219"/>
+      <c r="H83" s="220"/>
+      <c r="I83" s="128" t="s">
+        <v>35</v>
+      </c>
+      <c r="J83" s="621"/>
+      <c r="K83" s="621"/>
+      <c r="L83" s="129" t="s">
+        <v>133</v>
+      </c>
+      <c r="M83" s="621"/>
+      <c r="N83" s="621"/>
+      <c r="O83" s="621"/>
+      <c r="P83" s="621"/>
+      <c r="Q83" s="130"/>
+      <c r="R83" s="130"/>
+      <c r="S83" s="130"/>
+      <c r="T83" s="130"/>
+      <c r="U83" s="130"/>
+      <c r="V83" s="130"/>
+      <c r="W83" s="130"/>
+      <c r="X83" s="130"/>
+      <c r="Y83" s="130"/>
+      <c r="Z83" s="130"/>
+      <c r="AA83" s="130"/>
+      <c r="AB83" s="130"/>
+      <c r="AC83" s="187"/>
+      <c r="AD83" s="9"/>
+      <c r="AE83" s="9"/>
+      <c r="AF83" s="9"/>
+      <c r="AG83" s="9"/>
+      <c r="AH83" s="106"/>
+      <c r="AI83" s="106"/>
+      <c r="AJ83" s="106"/>
+      <c r="AK83" s="106"/>
+      <c r="AL83" s="106"/>
+      <c r="AM83" s="106"/>
+      <c r="AN83" s="106"/>
+    </row>
+    <row r="84" spans="2:41" ht="27.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B84" s="402"/>
+      <c r="C84" s="403"/>
+      <c r="D84" s="403"/>
+      <c r="E84" s="631"/>
+      <c r="F84" s="221"/>
+      <c r="G84" s="222"/>
+      <c r="H84" s="223"/>
+      <c r="I84" s="622"/>
+      <c r="J84" s="623"/>
+      <c r="K84" s="623"/>
+      <c r="L84" s="623"/>
+      <c r="M84" s="623"/>
+      <c r="N84" s="623"/>
+      <c r="O84" s="623"/>
+      <c r="P84" s="623"/>
+      <c r="Q84" s="623"/>
+      <c r="R84" s="623"/>
+      <c r="S84" s="623"/>
+      <c r="T84" s="623"/>
+      <c r="U84" s="623"/>
+      <c r="V84" s="623"/>
+      <c r="W84" s="623"/>
+      <c r="X84" s="623"/>
+      <c r="Y84" s="623"/>
+      <c r="Z84" s="623"/>
+      <c r="AA84" s="623"/>
+      <c r="AB84" s="623"/>
+      <c r="AC84" s="624"/>
+      <c r="AD84" s="123"/>
+      <c r="AE84" s="123"/>
+      <c r="AF84" s="123"/>
+      <c r="AG84" s="123"/>
+      <c r="AH84" s="123"/>
+      <c r="AI84" s="123"/>
+      <c r="AJ84" s="123"/>
+      <c r="AK84" s="123"/>
+      <c r="AL84" s="123"/>
+      <c r="AM84" s="123"/>
+      <c r="AN84" s="123"/>
+    </row>
+    <row r="85" spans="2:41" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B85" s="402"/>
+      <c r="C85" s="403"/>
+      <c r="D85" s="403"/>
+      <c r="E85" s="163" t="s">
+        <v>194</v>
+      </c>
+      <c r="F85" s="164"/>
+      <c r="G85" s="164"/>
+      <c r="H85" s="164"/>
+      <c r="I85" s="164"/>
+      <c r="J85" s="164"/>
+      <c r="K85" s="164"/>
+      <c r="L85" s="164"/>
+      <c r="M85" s="164"/>
+      <c r="N85" s="164"/>
+      <c r="O85" s="164"/>
+      <c r="P85" s="164"/>
+      <c r="Q85" s="164"/>
+      <c r="R85" s="164"/>
+      <c r="S85" s="164"/>
+      <c r="T85" s="164"/>
+      <c r="U85" s="164"/>
+      <c r="V85" s="164"/>
+      <c r="W85" s="164"/>
+      <c r="X85" s="164"/>
+      <c r="Y85" s="164"/>
+      <c r="Z85" s="164"/>
+      <c r="AA85" s="164"/>
+      <c r="AB85" s="164"/>
+      <c r="AC85" s="165"/>
+      <c r="AD85" s="162"/>
+      <c r="AE85" s="162"/>
+      <c r="AF85" s="162"/>
+      <c r="AG85" s="162"/>
+      <c r="AH85" s="162"/>
+      <c r="AI85" s="162"/>
+      <c r="AJ85" s="162"/>
+      <c r="AK85" s="162"/>
+      <c r="AL85" s="162"/>
+      <c r="AM85" s="162"/>
+      <c r="AN85" s="162"/>
+    </row>
+    <row r="86" spans="2:41" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B86" s="404"/>
+      <c r="C86" s="405"/>
+      <c r="D86" s="405"/>
+      <c r="E86" s="166"/>
+      <c r="F86" s="167"/>
+      <c r="G86" s="167" t="s">
+        <v>195</v>
+      </c>
+      <c r="H86" s="167"/>
+      <c r="I86" s="167"/>
+      <c r="J86" s="167"/>
+      <c r="K86" s="167"/>
+      <c r="L86" s="167"/>
+      <c r="M86" s="167"/>
+      <c r="N86" s="167"/>
+      <c r="O86" s="167"/>
+      <c r="P86" s="167"/>
+      <c r="Q86" s="167"/>
+      <c r="R86" s="167"/>
+      <c r="S86" s="167"/>
+      <c r="T86" s="167"/>
+      <c r="U86" s="167"/>
+      <c r="V86" s="167"/>
+      <c r="W86" s="167"/>
+      <c r="X86" s="167"/>
+      <c r="Y86" s="167"/>
+      <c r="Z86" s="167"/>
+      <c r="AA86" s="167"/>
+      <c r="AB86" s="167"/>
+      <c r="AC86" s="168"/>
+      <c r="AD86" s="44"/>
+      <c r="AE86" s="44"/>
+      <c r="AF86" s="44"/>
+      <c r="AG86" s="44"/>
+      <c r="AH86" s="44"/>
+      <c r="AI86" s="44"/>
+      <c r="AJ86" s="44"/>
+      <c r="AK86" s="44"/>
+      <c r="AL86" s="44"/>
+      <c r="AM86" s="44"/>
+      <c r="AN86" s="44"/>
+    </row>
+    <row r="87" spans="2:41" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B87" s="155"/>
+      <c r="C87" s="155"/>
+      <c r="D87" s="155"/>
+      <c r="E87" s="155"/>
+      <c r="F87" s="44"/>
+      <c r="G87" s="44"/>
+      <c r="H87" s="44"/>
+      <c r="I87" s="44"/>
+      <c r="J87" s="44"/>
+      <c r="L87" s="44"/>
+      <c r="M87" s="44"/>
+      <c r="N87" s="44"/>
+      <c r="O87" s="44"/>
+      <c r="P87" s="44"/>
+      <c r="Q87" s="44"/>
+      <c r="R87" s="44"/>
+      <c r="S87" s="44"/>
+      <c r="T87" s="44"/>
+      <c r="U87" s="44"/>
+      <c r="V87" s="44"/>
+      <c r="W87" s="44"/>
+      <c r="X87" s="44"/>
+      <c r="Y87" s="44"/>
+      <c r="Z87" s="44"/>
+      <c r="AA87" s="44"/>
+      <c r="AB87" s="44"/>
+      <c r="AC87" s="44"/>
+      <c r="AD87" s="44"/>
+      <c r="AE87" s="44"/>
+      <c r="AF87" s="44"/>
+      <c r="AG87" s="44"/>
+      <c r="AH87" s="44"/>
+      <c r="AI87" s="44"/>
+      <c r="AJ87" s="44"/>
+      <c r="AK87" s="44"/>
+      <c r="AL87" s="44"/>
+      <c r="AM87" s="44"/>
+      <c r="AN87" s="44"/>
+      <c r="AO87" s="44"/>
+    </row>
+    <row r="88" spans="2:41" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B88" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="F88" s="51" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="89" spans="2:41" x14ac:dyDescent="0.45">
+      <c r="B89" s="376"/>
+      <c r="C89" s="380"/>
+      <c r="D89" s="377"/>
+      <c r="E89" s="345" t="s">
+        <v>73</v>
+      </c>
+      <c r="F89" s="346"/>
+      <c r="G89" s="347"/>
+      <c r="H89" s="345" t="s">
+        <v>72</v>
+      </c>
+      <c r="I89" s="346"/>
+      <c r="J89" s="347"/>
+      <c r="K89" s="345" t="s">
+        <v>71</v>
+      </c>
+      <c r="L89" s="347"/>
+    </row>
+    <row r="90" spans="2:41" ht="14.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B90" s="360" t="s">
+        <v>69</v>
+      </c>
+      <c r="C90" s="370"/>
+      <c r="D90" s="361"/>
+      <c r="E90" s="374">
+        <v>1</v>
+      </c>
+      <c r="F90" s="381"/>
+      <c r="G90" s="375"/>
+      <c r="H90" s="683"/>
+      <c r="I90" s="684"/>
+      <c r="J90" s="685"/>
+      <c r="K90" s="374">
+        <f>SUM(E90:J90)</f>
+        <v>1</v>
+      </c>
+      <c r="L90" s="375"/>
+    </row>
+    <row r="91" spans="2:41" ht="14.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B91" s="360" t="s">
+        <v>68</v>
+      </c>
+      <c r="C91" s="370"/>
+      <c r="D91" s="361"/>
+      <c r="E91" s="371"/>
+      <c r="F91" s="372"/>
+      <c r="G91" s="373"/>
+      <c r="H91" s="683"/>
+      <c r="I91" s="684"/>
+      <c r="J91" s="685"/>
+      <c r="K91" s="374">
+        <f>SUM(E91:J91)</f>
+        <v>0</v>
+      </c>
+      <c r="L91" s="375"/>
+    </row>
+    <row r="92" spans="2:41" x14ac:dyDescent="0.45">
+      <c r="B92" s="16"/>
+      <c r="C92" s="16"/>
+      <c r="D92" s="16"/>
+      <c r="E92" s="63"/>
+      <c r="F92" s="63"/>
+      <c r="G92" s="63"/>
+      <c r="H92" s="15"/>
+      <c r="I92" s="15"/>
+      <c r="J92" s="15"/>
+      <c r="K92" s="63"/>
+      <c r="L92" s="63"/>
+    </row>
+    <row r="93" spans="2:41" x14ac:dyDescent="0.45">
+      <c r="B93" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="F93" s="12"/>
+    </row>
+    <row r="94" spans="2:41" x14ac:dyDescent="0.45">
+      <c r="B94" s="376"/>
+      <c r="C94" s="377"/>
+      <c r="D94" s="345" t="s">
+        <v>65</v>
+      </c>
+      <c r="E94" s="346"/>
+      <c r="F94" s="346"/>
+      <c r="G94" s="347"/>
+      <c r="H94" s="345" t="s">
+        <v>64</v>
+      </c>
+      <c r="I94" s="346"/>
+      <c r="J94" s="346"/>
+      <c r="K94" s="378"/>
+      <c r="L94" s="379"/>
+      <c r="M94" s="346"/>
+      <c r="N94" s="346"/>
+      <c r="O94" s="347"/>
+    </row>
+    <row r="95" spans="2:41" x14ac:dyDescent="0.45">
+      <c r="B95" s="360" t="s">
+        <v>62</v>
+      </c>
+      <c r="C95" s="361"/>
+      <c r="D95" s="365"/>
+      <c r="E95" s="366"/>
+      <c r="F95" s="366"/>
+      <c r="G95" s="703"/>
+      <c r="H95" s="365"/>
+      <c r="I95" s="366"/>
+      <c r="J95" s="366"/>
+      <c r="K95" s="367"/>
+      <c r="L95" s="368"/>
+      <c r="M95" s="369"/>
+      <c r="N95" s="369"/>
+      <c r="O95" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="P95" s="10" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="97" spans="2:29" x14ac:dyDescent="0.45">
+      <c r="B97" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="98" spans="2:29" x14ac:dyDescent="0.45">
+      <c r="B98" s="348" t="s">
+        <v>57</v>
+      </c>
+      <c r="C98" s="349"/>
+      <c r="D98" s="350"/>
+      <c r="E98" s="704"/>
+      <c r="F98" s="705"/>
+      <c r="G98" s="705"/>
+      <c r="H98" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="I98" s="75"/>
+      <c r="J98" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="K98" s="13"/>
+      <c r="L98" s="61"/>
+      <c r="M98" s="61"/>
+      <c r="N98" s="61"/>
+      <c r="O98" s="61"/>
+    </row>
+    <row r="99" spans="2:29" x14ac:dyDescent="0.35">
+      <c r="B99" s="348" t="s">
+        <v>54</v>
+      </c>
+      <c r="C99" s="349"/>
+      <c r="D99" s="350"/>
+      <c r="E99" s="704"/>
+      <c r="F99" s="705"/>
+      <c r="G99" s="705"/>
+      <c r="H99" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="I99" s="75"/>
+      <c r="J99" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="K99" s="13"/>
+      <c r="L99" s="62" t="s">
+        <v>141</v>
+      </c>
+      <c r="M99" s="61"/>
+      <c r="N99" s="61"/>
+      <c r="O99" s="61"/>
+    </row>
+    <row r="100" spans="2:29" x14ac:dyDescent="0.45">
+      <c r="L100" s="60" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="101" spans="2:29" x14ac:dyDescent="0.45">
+      <c r="B101" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="F101" s="12"/>
+      <c r="K101" s="12"/>
+    </row>
+    <row r="102" spans="2:29" x14ac:dyDescent="0.45">
+      <c r="B102" s="2"/>
+      <c r="C102" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="F102" s="12"/>
+      <c r="K102" s="12"/>
+    </row>
+    <row r="103" spans="2:29" x14ac:dyDescent="0.45">
+      <c r="B103" s="351"/>
+      <c r="C103" s="351"/>
+      <c r="D103" s="351"/>
+      <c r="E103" s="351"/>
+      <c r="F103" s="351"/>
+      <c r="G103" s="351"/>
+      <c r="H103" s="351"/>
+      <c r="I103" s="351"/>
+      <c r="J103" s="351"/>
+      <c r="K103" s="351"/>
+      <c r="L103" s="351"/>
+      <c r="M103" s="351"/>
+      <c r="N103" s="351"/>
+      <c r="O103" s="351"/>
+      <c r="P103" s="351"/>
+      <c r="Q103" s="351"/>
+      <c r="R103" s="351"/>
+      <c r="S103" s="351"/>
+      <c r="T103" s="351"/>
+      <c r="U103" s="351"/>
+      <c r="V103" s="351"/>
+      <c r="W103" s="351"/>
+      <c r="X103" s="351"/>
+      <c r="Y103" s="351"/>
+      <c r="Z103" s="351"/>
+      <c r="AA103" s="351"/>
+      <c r="AB103" s="351"/>
+      <c r="AC103" s="351"/>
+    </row>
+    <row r="104" spans="2:29" ht="47.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B104" s="352" t="s">
+        <v>138</v>
+      </c>
+      <c r="C104" s="353"/>
+      <c r="D104" s="353"/>
+      <c r="E104" s="353"/>
+      <c r="F104" s="353"/>
+      <c r="G104" s="353"/>
+      <c r="H104" s="353"/>
+      <c r="I104" s="353"/>
+      <c r="J104" s="353"/>
+      <c r="K104" s="353"/>
+      <c r="L104" s="353"/>
+      <c r="M104" s="353"/>
+      <c r="N104" s="353"/>
+      <c r="O104" s="353"/>
+      <c r="P104" s="353"/>
+      <c r="Q104" s="353"/>
+      <c r="R104" s="353"/>
+      <c r="S104" s="353"/>
+      <c r="T104" s="353"/>
+      <c r="U104" s="353"/>
+      <c r="V104" s="353"/>
+      <c r="W104" s="353"/>
+      <c r="X104" s="353"/>
+      <c r="Y104" s="353"/>
+      <c r="Z104" s="353"/>
+      <c r="AA104" s="353"/>
+      <c r="AB104" s="353"/>
+      <c r="AC104" s="354"/>
+    </row>
+    <row r="105" spans="2:29" ht="35.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B105" s="352" t="s">
+        <v>137</v>
+      </c>
+      <c r="C105" s="355"/>
+      <c r="D105" s="355"/>
+      <c r="E105" s="355"/>
+      <c r="F105" s="355"/>
+      <c r="G105" s="355"/>
+      <c r="H105" s="355"/>
+      <c r="I105" s="355"/>
+      <c r="J105" s="355"/>
+      <c r="K105" s="355"/>
+      <c r="L105" s="355"/>
+      <c r="M105" s="355"/>
+      <c r="N105" s="355"/>
+      <c r="O105" s="355"/>
+      <c r="P105" s="355"/>
+      <c r="Q105" s="355"/>
+      <c r="R105" s="355"/>
+      <c r="S105" s="355"/>
+      <c r="T105" s="355"/>
+      <c r="U105" s="355"/>
+      <c r="V105" s="355"/>
+      <c r="W105" s="355"/>
+      <c r="X105" s="355"/>
+      <c r="Y105" s="355"/>
+      <c r="Z105" s="355"/>
+      <c r="AA105" s="355"/>
+      <c r="AB105" s="355"/>
+      <c r="AC105" s="356"/>
+    </row>
+    <row r="106" spans="2:29" x14ac:dyDescent="0.45">
+      <c r="B106" s="100" t="s">
+        <v>136</v>
+      </c>
+      <c r="C106" s="101"/>
+      <c r="D106" s="101"/>
+      <c r="E106" s="101"/>
+      <c r="F106" s="102"/>
+      <c r="G106" s="101"/>
+      <c r="H106" s="101"/>
+      <c r="I106" s="101"/>
+      <c r="J106" s="101"/>
+      <c r="K106" s="102"/>
+      <c r="L106" s="101"/>
+      <c r="M106" s="101"/>
+      <c r="N106" s="101"/>
+      <c r="O106" s="101"/>
+      <c r="P106" s="101"/>
+      <c r="Q106" s="101"/>
+      <c r="R106" s="101"/>
+      <c r="S106" s="101"/>
+      <c r="T106" s="101"/>
+      <c r="U106" s="101"/>
+      <c r="V106" s="101"/>
+      <c r="W106" s="101"/>
+      <c r="X106" s="101"/>
+      <c r="Y106" s="101"/>
+      <c r="Z106" s="101"/>
+      <c r="AA106" s="101"/>
+      <c r="AB106" s="101"/>
+      <c r="AC106" s="103"/>
+    </row>
+    <row r="107" spans="2:29" ht="33.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B107" s="338" t="s">
+        <v>33</v>
+      </c>
+      <c r="C107" s="339"/>
+      <c r="D107" s="342"/>
+      <c r="E107" s="343"/>
+      <c r="F107" s="343"/>
+      <c r="G107" s="343"/>
+      <c r="H107" s="343"/>
+      <c r="I107" s="343"/>
+      <c r="J107" s="343"/>
+      <c r="K107" s="343"/>
+      <c r="L107" s="343"/>
+      <c r="M107" s="343"/>
+      <c r="N107" s="343"/>
+      <c r="O107" s="343"/>
+      <c r="P107" s="343"/>
+      <c r="Q107" s="343"/>
+      <c r="R107" s="343"/>
+      <c r="S107" s="343"/>
+      <c r="T107" s="343"/>
+      <c r="U107" s="343"/>
+      <c r="V107" s="343"/>
+      <c r="W107" s="343"/>
+      <c r="X107" s="343"/>
+      <c r="Y107" s="343"/>
+      <c r="Z107" s="343"/>
+      <c r="AA107" s="343"/>
+      <c r="AB107" s="343"/>
+      <c r="AC107" s="344"/>
+    </row>
+    <row r="108" spans="2:29" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B108" s="340"/>
+      <c r="C108" s="341"/>
+      <c r="D108" s="342"/>
+      <c r="E108" s="343"/>
+      <c r="F108" s="343"/>
+      <c r="G108" s="343"/>
+      <c r="H108" s="343"/>
+      <c r="I108" s="343"/>
+      <c r="J108" s="343"/>
+      <c r="K108" s="343"/>
+      <c r="L108" s="343"/>
+      <c r="M108" s="343"/>
+      <c r="N108" s="343"/>
+      <c r="O108" s="343"/>
+      <c r="P108" s="343"/>
+      <c r="Q108" s="343"/>
+      <c r="R108" s="343"/>
+      <c r="S108" s="343"/>
+      <c r="T108" s="343"/>
+      <c r="U108" s="343"/>
+      <c r="V108" s="343"/>
+      <c r="W108" s="343"/>
+      <c r="X108" s="343"/>
+      <c r="Y108" s="343"/>
+      <c r="Z108" s="343"/>
+      <c r="AA108" s="343"/>
+      <c r="AB108" s="343"/>
+      <c r="AC108" s="344"/>
+    </row>
+    <row r="109" spans="2:29" x14ac:dyDescent="0.45">
+      <c r="B109" s="338" t="s">
+        <v>29</v>
+      </c>
+      <c r="C109" s="339"/>
+      <c r="D109" s="342"/>
+      <c r="E109" s="343"/>
+      <c r="F109" s="343"/>
+      <c r="G109" s="343"/>
+      <c r="H109" s="343"/>
+      <c r="I109" s="343"/>
+      <c r="J109" s="343"/>
+      <c r="K109" s="343"/>
+      <c r="L109" s="343"/>
+      <c r="M109" s="343"/>
+      <c r="N109" s="343"/>
+      <c r="O109" s="343"/>
+      <c r="P109" s="343"/>
+      <c r="Q109" s="343"/>
+      <c r="R109" s="343"/>
+      <c r="S109" s="343"/>
+      <c r="T109" s="343"/>
+      <c r="U109" s="343"/>
+      <c r="V109" s="343"/>
+      <c r="W109" s="343"/>
+      <c r="X109" s="343"/>
+      <c r="Y109" s="343"/>
+      <c r="Z109" s="343"/>
+      <c r="AA109" s="343"/>
+      <c r="AB109" s="343"/>
+      <c r="AC109" s="344"/>
+    </row>
+    <row r="110" spans="2:29" x14ac:dyDescent="0.45">
+      <c r="B110" s="340"/>
+      <c r="C110" s="341"/>
+      <c r="D110" s="342"/>
+      <c r="E110" s="343"/>
+      <c r="F110" s="343"/>
+      <c r="G110" s="343"/>
+      <c r="H110" s="343"/>
+      <c r="I110" s="343"/>
+      <c r="J110" s="343"/>
+      <c r="K110" s="343"/>
+      <c r="L110" s="343"/>
+      <c r="M110" s="343"/>
+      <c r="N110" s="343"/>
+      <c r="O110" s="343"/>
+      <c r="P110" s="343"/>
+      <c r="Q110" s="343"/>
+      <c r="R110" s="343"/>
+      <c r="S110" s="343"/>
+      <c r="T110" s="343"/>
+      <c r="U110" s="343"/>
+      <c r="V110" s="343"/>
+      <c r="W110" s="343"/>
+      <c r="X110" s="343"/>
+      <c r="Y110" s="343"/>
+      <c r="Z110" s="343"/>
+      <c r="AA110" s="343"/>
+      <c r="AB110" s="343"/>
+      <c r="AC110" s="344"/>
+    </row>
+    <row r="111" spans="2:29" x14ac:dyDescent="0.45">
+      <c r="B111" s="345" t="s">
+        <v>135</v>
+      </c>
+      <c r="C111" s="346"/>
+      <c r="D111" s="346"/>
+      <c r="E111" s="346"/>
+      <c r="F111" s="346"/>
+      <c r="G111" s="347"/>
+      <c r="H111" s="345" t="s">
+        <v>44</v>
+      </c>
+      <c r="I111" s="347"/>
+      <c r="J111" s="345" t="s">
+        <v>43</v>
+      </c>
+      <c r="K111" s="346"/>
+      <c r="L111" s="346"/>
+      <c r="M111" s="346"/>
+      <c r="N111" s="346"/>
+      <c r="O111" s="346"/>
+      <c r="P111" s="346"/>
+      <c r="Q111" s="346"/>
+      <c r="R111" s="346"/>
+      <c r="S111" s="346"/>
+      <c r="T111" s="347"/>
+      <c r="U111" s="345" t="s">
+        <v>134</v>
+      </c>
+      <c r="V111" s="346"/>
+      <c r="W111" s="346"/>
+      <c r="X111" s="346"/>
+      <c r="Y111" s="346"/>
+      <c r="Z111" s="346"/>
+      <c r="AA111" s="346"/>
+      <c r="AB111" s="346"/>
+      <c r="AC111" s="347"/>
+    </row>
+    <row r="112" spans="2:29" x14ac:dyDescent="0.45">
+      <c r="B112" s="253" t="s">
+        <v>33</v>
+      </c>
+      <c r="C112" s="268"/>
+      <c r="D112" s="269"/>
+      <c r="E112" s="269"/>
+      <c r="F112" s="269"/>
+      <c r="G112" s="270"/>
+      <c r="H112" s="274"/>
+      <c r="I112" s="274"/>
+      <c r="J112" s="253" t="s">
+        <v>33</v>
+      </c>
+      <c r="K112" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="L112" s="93"/>
+      <c r="M112" s="43" t="s">
+        <v>133</v>
+      </c>
+      <c r="N112" s="275"/>
+      <c r="O112" s="275"/>
+      <c r="P112" s="276" t="s">
+        <v>132</v>
+      </c>
+      <c r="Q112" s="277"/>
+      <c r="R112" s="278"/>
+      <c r="S112" s="278"/>
+      <c r="T112" s="279"/>
+      <c r="U112" s="253" t="s">
+        <v>33</v>
+      </c>
+      <c r="V112" s="268"/>
+      <c r="W112" s="269"/>
+      <c r="X112" s="269"/>
+      <c r="Y112" s="269"/>
+      <c r="Z112" s="269"/>
+      <c r="AA112" s="269"/>
+      <c r="AB112" s="269"/>
+      <c r="AC112" s="270"/>
+    </row>
+    <row r="113" spans="2:29" ht="27" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B113" s="254"/>
+      <c r="C113" s="271"/>
+      <c r="D113" s="272"/>
+      <c r="E113" s="272"/>
+      <c r="F113" s="272"/>
+      <c r="G113" s="273"/>
+      <c r="H113" s="274"/>
+      <c r="I113" s="274"/>
+      <c r="J113" s="254"/>
+      <c r="K113" s="706"/>
+      <c r="L113" s="707"/>
+      <c r="M113" s="707"/>
+      <c r="N113" s="707"/>
+      <c r="O113" s="707"/>
+      <c r="P113" s="707"/>
+      <c r="Q113" s="707"/>
+      <c r="R113" s="707"/>
+      <c r="S113" s="707"/>
+      <c r="T113" s="708"/>
+      <c r="U113" s="254"/>
+      <c r="V113" s="271"/>
+      <c r="W113" s="272"/>
+      <c r="X113" s="272"/>
+      <c r="Y113" s="272"/>
+      <c r="Z113" s="272"/>
+      <c r="AA113" s="272"/>
+      <c r="AB113" s="272"/>
+      <c r="AC113" s="273"/>
+    </row>
+    <row r="114" spans="2:29" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B114" s="104" t="s">
+        <v>29</v>
+      </c>
+      <c r="C114" s="244"/>
+      <c r="D114" s="244"/>
+      <c r="E114" s="244"/>
+      <c r="F114" s="244"/>
+      <c r="G114" s="244"/>
+      <c r="H114" s="274"/>
+      <c r="I114" s="274"/>
+      <c r="J114" s="104" t="s">
+        <v>29</v>
+      </c>
+      <c r="K114" s="245"/>
+      <c r="L114" s="246"/>
+      <c r="M114" s="246"/>
+      <c r="N114" s="246"/>
+      <c r="O114" s="246"/>
+      <c r="P114" s="246"/>
+      <c r="Q114" s="246"/>
+      <c r="R114" s="246"/>
+      <c r="S114" s="246"/>
+      <c r="T114" s="247"/>
+      <c r="U114" s="104" t="s">
+        <v>29</v>
+      </c>
+      <c r="V114" s="248"/>
+      <c r="W114" s="249"/>
+      <c r="X114" s="249"/>
+      <c r="Y114" s="249"/>
+      <c r="Z114" s="249"/>
+      <c r="AA114" s="249"/>
+      <c r="AB114" s="249"/>
+      <c r="AC114" s="250"/>
+    </row>
+    <row r="115" spans="2:29" ht="23.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B115" s="253" t="s">
+        <v>33</v>
+      </c>
+      <c r="C115" s="268"/>
+      <c r="D115" s="269"/>
+      <c r="E115" s="269"/>
+      <c r="F115" s="269"/>
+      <c r="G115" s="270"/>
+      <c r="H115" s="274"/>
+      <c r="I115" s="274"/>
+      <c r="J115" s="253" t="s">
+        <v>33</v>
+      </c>
+      <c r="K115" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="L115" s="93"/>
+      <c r="M115" s="43" t="s">
+        <v>133</v>
+      </c>
+      <c r="N115" s="275"/>
+      <c r="O115" s="275"/>
+      <c r="P115" s="276" t="s">
+        <v>132</v>
+      </c>
+      <c r="Q115" s="277"/>
+      <c r="R115" s="278"/>
+      <c r="S115" s="278"/>
+      <c r="T115" s="279"/>
+      <c r="U115" s="253" t="s">
+        <v>33</v>
+      </c>
+      <c r="V115" s="268"/>
+      <c r="W115" s="269"/>
+      <c r="X115" s="269"/>
+      <c r="Y115" s="269"/>
+      <c r="Z115" s="269"/>
+      <c r="AA115" s="269"/>
+      <c r="AB115" s="269"/>
+      <c r="AC115" s="270"/>
+    </row>
+    <row r="116" spans="2:29" ht="27" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B116" s="254"/>
+      <c r="C116" s="271"/>
+      <c r="D116" s="272"/>
+      <c r="E116" s="272"/>
+      <c r="F116" s="272"/>
+      <c r="G116" s="273"/>
+      <c r="H116" s="274"/>
+      <c r="I116" s="274"/>
+      <c r="J116" s="254"/>
+      <c r="K116" s="625"/>
+      <c r="L116" s="626"/>
+      <c r="M116" s="626"/>
+      <c r="N116" s="626"/>
+      <c r="O116" s="626"/>
+      <c r="P116" s="626"/>
+      <c r="Q116" s="626"/>
+      <c r="R116" s="626"/>
+      <c r="S116" s="626"/>
+      <c r="T116" s="627"/>
+      <c r="U116" s="254"/>
+      <c r="V116" s="271"/>
+      <c r="W116" s="272"/>
+      <c r="X116" s="272"/>
+      <c r="Y116" s="272"/>
+      <c r="Z116" s="272"/>
+      <c r="AA116" s="272"/>
+      <c r="AB116" s="272"/>
+      <c r="AC116" s="273"/>
+    </row>
+    <row r="117" spans="2:29" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B117" s="104" t="s">
+        <v>29</v>
+      </c>
+      <c r="C117" s="244"/>
+      <c r="D117" s="244"/>
+      <c r="E117" s="244"/>
+      <c r="F117" s="244"/>
+      <c r="G117" s="244"/>
+      <c r="H117" s="274"/>
+      <c r="I117" s="274"/>
+      <c r="J117" s="104" t="s">
+        <v>29</v>
+      </c>
+      <c r="K117" s="280"/>
+      <c r="L117" s="281"/>
+      <c r="M117" s="281"/>
+      <c r="N117" s="281"/>
+      <c r="O117" s="281"/>
+      <c r="P117" s="281"/>
+      <c r="Q117" s="281"/>
+      <c r="R117" s="281"/>
+      <c r="S117" s="281"/>
+      <c r="T117" s="282"/>
+      <c r="U117" s="104" t="s">
+        <v>29</v>
+      </c>
+      <c r="V117" s="248"/>
+      <c r="W117" s="249"/>
+      <c r="X117" s="249"/>
+      <c r="Y117" s="249"/>
+      <c r="Z117" s="249"/>
+      <c r="AA117" s="249"/>
+      <c r="AB117" s="249"/>
+      <c r="AC117" s="250"/>
+    </row>
+    <row r="118" spans="2:29" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B118" s="253" t="s">
+        <v>33</v>
+      </c>
+      <c r="C118" s="268"/>
+      <c r="D118" s="269"/>
+      <c r="E118" s="269"/>
+      <c r="F118" s="269"/>
+      <c r="G118" s="270"/>
+      <c r="H118" s="274"/>
+      <c r="I118" s="274"/>
+      <c r="J118" s="253" t="s">
+        <v>33</v>
+      </c>
+      <c r="K118" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="L118" s="93"/>
+      <c r="M118" s="43" t="s">
+        <v>133</v>
+      </c>
+      <c r="N118" s="275"/>
+      <c r="O118" s="275"/>
+      <c r="P118" s="276" t="s">
+        <v>132</v>
+      </c>
+      <c r="Q118" s="277"/>
+      <c r="R118" s="278"/>
+      <c r="S118" s="278"/>
+      <c r="T118" s="279"/>
+      <c r="U118" s="253" t="s">
+        <v>33</v>
+      </c>
+      <c r="V118" s="268"/>
+      <c r="W118" s="269"/>
+      <c r="X118" s="269"/>
+      <c r="Y118" s="269"/>
+      <c r="Z118" s="269"/>
+      <c r="AA118" s="269"/>
+      <c r="AB118" s="269"/>
+      <c r="AC118" s="270"/>
+    </row>
+    <row r="119" spans="2:29" ht="27" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B119" s="254"/>
+      <c r="C119" s="271"/>
+      <c r="D119" s="272"/>
+      <c r="E119" s="272"/>
+      <c r="F119" s="272"/>
+      <c r="G119" s="273"/>
+      <c r="H119" s="274"/>
+      <c r="I119" s="274"/>
+      <c r="J119" s="254"/>
+      <c r="K119" s="706"/>
+      <c r="L119" s="707"/>
+      <c r="M119" s="707"/>
+      <c r="N119" s="707"/>
+      <c r="O119" s="707"/>
+      <c r="P119" s="707"/>
+      <c r="Q119" s="707"/>
+      <c r="R119" s="707"/>
+      <c r="S119" s="707"/>
+      <c r="T119" s="708"/>
+      <c r="U119" s="254"/>
+      <c r="V119" s="271"/>
+      <c r="W119" s="272"/>
+      <c r="X119" s="272"/>
+      <c r="Y119" s="272"/>
+      <c r="Z119" s="272"/>
+      <c r="AA119" s="272"/>
+      <c r="AB119" s="272"/>
+      <c r="AC119" s="273"/>
+    </row>
+    <row r="120" spans="2:29" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B120" s="104" t="s">
+        <v>29</v>
+      </c>
+      <c r="C120" s="244"/>
+      <c r="D120" s="244"/>
+      <c r="E120" s="244"/>
+      <c r="F120" s="244"/>
+      <c r="G120" s="244"/>
+      <c r="H120" s="274"/>
+      <c r="I120" s="274"/>
+      <c r="J120" s="104" t="s">
+        <v>29</v>
+      </c>
+      <c r="K120" s="245"/>
+      <c r="L120" s="246"/>
+      <c r="M120" s="246"/>
+      <c r="N120" s="246"/>
+      <c r="O120" s="246"/>
+      <c r="P120" s="246"/>
+      <c r="Q120" s="246"/>
+      <c r="R120" s="246"/>
+      <c r="S120" s="246"/>
+      <c r="T120" s="247"/>
+      <c r="U120" s="104" t="s">
+        <v>29</v>
+      </c>
+      <c r="V120" s="248"/>
+      <c r="W120" s="249"/>
+      <c r="X120" s="249"/>
+      <c r="Y120" s="249"/>
+      <c r="Z120" s="249"/>
+      <c r="AA120" s="249"/>
+      <c r="AB120" s="249"/>
+      <c r="AC120" s="250"/>
+    </row>
+    <row r="121" spans="2:29" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B121" s="253" t="s">
+        <v>33</v>
+      </c>
+      <c r="C121" s="268"/>
+      <c r="D121" s="269"/>
+      <c r="E121" s="269"/>
+      <c r="F121" s="269"/>
+      <c r="G121" s="270"/>
+      <c r="H121" s="274"/>
+      <c r="I121" s="274"/>
+      <c r="J121" s="253" t="s">
+        <v>33</v>
+      </c>
+      <c r="K121" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="L121" s="93"/>
+      <c r="M121" s="43" t="s">
+        <v>133</v>
+      </c>
+      <c r="N121" s="275"/>
+      <c r="O121" s="275"/>
+      <c r="P121" s="276" t="s">
+        <v>132</v>
+      </c>
+      <c r="Q121" s="277"/>
+      <c r="R121" s="278"/>
+      <c r="S121" s="278"/>
+      <c r="T121" s="279"/>
+      <c r="U121" s="253" t="s">
+        <v>33</v>
+      </c>
+      <c r="V121" s="268"/>
+      <c r="W121" s="269"/>
+      <c r="X121" s="269"/>
+      <c r="Y121" s="269"/>
+      <c r="Z121" s="269"/>
+      <c r="AA121" s="269"/>
+      <c r="AB121" s="269"/>
+      <c r="AC121" s="270"/>
+    </row>
+    <row r="122" spans="2:29" ht="27" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B122" s="254"/>
+      <c r="C122" s="271"/>
+      <c r="D122" s="272"/>
+      <c r="E122" s="272"/>
+      <c r="F122" s="272"/>
+      <c r="G122" s="273"/>
+      <c r="H122" s="274"/>
+      <c r="I122" s="274"/>
+      <c r="J122" s="254"/>
+      <c r="K122" s="280"/>
+      <c r="L122" s="281"/>
+      <c r="M122" s="281"/>
+      <c r="N122" s="281"/>
+      <c r="O122" s="281"/>
+      <c r="P122" s="281"/>
+      <c r="Q122" s="281"/>
+      <c r="R122" s="281"/>
+      <c r="S122" s="281"/>
+      <c r="T122" s="282"/>
+      <c r="U122" s="254"/>
+      <c r="V122" s="271"/>
+      <c r="W122" s="272"/>
+      <c r="X122" s="272"/>
+      <c r="Y122" s="272"/>
+      <c r="Z122" s="272"/>
+      <c r="AA122" s="272"/>
+      <c r="AB122" s="272"/>
+      <c r="AC122" s="273"/>
+    </row>
+    <row r="123" spans="2:29" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B123" s="104" t="s">
+        <v>29</v>
+      </c>
+      <c r="C123" s="244"/>
+      <c r="D123" s="244"/>
+      <c r="E123" s="244"/>
+      <c r="F123" s="244"/>
+      <c r="G123" s="244"/>
+      <c r="H123" s="274"/>
+      <c r="I123" s="274"/>
+      <c r="J123" s="104" t="s">
+        <v>29</v>
+      </c>
+      <c r="K123" s="245"/>
+      <c r="L123" s="246"/>
+      <c r="M123" s="246"/>
+      <c r="N123" s="246"/>
+      <c r="O123" s="246"/>
+      <c r="P123" s="246"/>
+      <c r="Q123" s="246"/>
+      <c r="R123" s="246"/>
+      <c r="S123" s="246"/>
+      <c r="T123" s="247"/>
+      <c r="U123" s="104" t="s">
+        <v>29</v>
+      </c>
+      <c r="V123" s="248"/>
+      <c r="W123" s="249"/>
+      <c r="X123" s="249"/>
+      <c r="Y123" s="249"/>
+      <c r="Z123" s="249"/>
+      <c r="AA123" s="249"/>
+      <c r="AB123" s="249"/>
+      <c r="AC123" s="250"/>
+    </row>
+    <row r="124" spans="2:29" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B124" s="253" t="s">
+        <v>33</v>
+      </c>
+      <c r="C124" s="268"/>
+      <c r="D124" s="269"/>
+      <c r="E124" s="269"/>
+      <c r="F124" s="269"/>
+      <c r="G124" s="270"/>
+      <c r="H124" s="274"/>
+      <c r="I124" s="274"/>
+      <c r="J124" s="253" t="s">
+        <v>33</v>
+      </c>
+      <c r="K124" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="L124" s="93"/>
+      <c r="M124" s="43" t="s">
+        <v>133</v>
+      </c>
+      <c r="N124" s="275"/>
+      <c r="O124" s="275"/>
+      <c r="P124" s="276" t="s">
+        <v>132</v>
+      </c>
+      <c r="Q124" s="277"/>
+      <c r="R124" s="278"/>
+      <c r="S124" s="278"/>
+      <c r="T124" s="279"/>
+      <c r="U124" s="253" t="s">
+        <v>33</v>
+      </c>
+      <c r="V124" s="268"/>
+      <c r="W124" s="269"/>
+      <c r="X124" s="269"/>
+      <c r="Y124" s="269"/>
+      <c r="Z124" s="269"/>
+      <c r="AA124" s="269"/>
+      <c r="AB124" s="269"/>
+      <c r="AC124" s="270"/>
+    </row>
+    <row r="125" spans="2:29" ht="27" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B125" s="254"/>
+      <c r="C125" s="271"/>
+      <c r="D125" s="272"/>
+      <c r="E125" s="272"/>
+      <c r="F125" s="272"/>
+      <c r="G125" s="273"/>
+      <c r="H125" s="274"/>
+      <c r="I125" s="274"/>
+      <c r="J125" s="254"/>
+      <c r="K125" s="625"/>
+      <c r="L125" s="626"/>
+      <c r="M125" s="626"/>
+      <c r="N125" s="626"/>
+      <c r="O125" s="626"/>
+      <c r="P125" s="626"/>
+      <c r="Q125" s="626"/>
+      <c r="R125" s="626"/>
+      <c r="S125" s="626"/>
+      <c r="T125" s="627"/>
+      <c r="U125" s="254"/>
+      <c r="V125" s="271"/>
+      <c r="W125" s="272"/>
+      <c r="X125" s="272"/>
+      <c r="Y125" s="272"/>
+      <c r="Z125" s="272"/>
+      <c r="AA125" s="272"/>
+      <c r="AB125" s="272"/>
+      <c r="AC125" s="273"/>
+    </row>
+    <row r="126" spans="2:29" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B126" s="104" t="s">
+        <v>29</v>
+      </c>
+      <c r="C126" s="244"/>
+      <c r="D126" s="244"/>
+      <c r="E126" s="244"/>
+      <c r="F126" s="244"/>
+      <c r="G126" s="244"/>
+      <c r="H126" s="274"/>
+      <c r="I126" s="274"/>
+      <c r="J126" s="104" t="s">
+        <v>29</v>
+      </c>
+      <c r="K126" s="280"/>
+      <c r="L126" s="281"/>
+      <c r="M126" s="281"/>
+      <c r="N126" s="281"/>
+      <c r="O126" s="281"/>
+      <c r="P126" s="281"/>
+      <c r="Q126" s="281"/>
+      <c r="R126" s="281"/>
+      <c r="S126" s="281"/>
+      <c r="T126" s="282"/>
+      <c r="U126" s="104" t="s">
+        <v>29</v>
+      </c>
+      <c r="V126" s="248"/>
+      <c r="W126" s="249"/>
+      <c r="X126" s="249"/>
+      <c r="Y126" s="249"/>
+      <c r="Z126" s="249"/>
+      <c r="AA126" s="249"/>
+      <c r="AB126" s="249"/>
+      <c r="AC126" s="250"/>
+    </row>
+    <row r="127" spans="2:29" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B127" s="59" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="128" spans="2:29" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B128" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="129" spans="2:29" x14ac:dyDescent="0.45">
+      <c r="B129" s="290" t="s">
+        <v>26</v>
+      </c>
+      <c r="C129" s="290"/>
+      <c r="D129" s="290"/>
+      <c r="E129" s="290"/>
+      <c r="F129" s="290"/>
+      <c r="G129" s="290"/>
+      <c r="H129" s="299"/>
+      <c r="I129" s="92"/>
+      <c r="J129" s="300" t="s">
+        <v>25</v>
+      </c>
+      <c r="K129" s="301"/>
+      <c r="L129" s="301"/>
+      <c r="M129" s="301"/>
+      <c r="N129" s="67"/>
+      <c r="O129" s="301" t="s">
+        <v>24</v>
+      </c>
+      <c r="P129" s="301"/>
+      <c r="Q129" s="301"/>
+      <c r="R129" s="67"/>
+      <c r="S129" s="301" t="s">
+        <v>23</v>
+      </c>
+      <c r="T129" s="301"/>
+      <c r="U129" s="301"/>
+      <c r="V129" s="301"/>
+      <c r="W129" s="58"/>
+      <c r="X129" s="58"/>
+      <c r="Y129" s="58"/>
+      <c r="Z129" s="58"/>
+      <c r="AA129" s="58"/>
+      <c r="AB129" s="58"/>
+      <c r="AC129" s="57"/>
+    </row>
+    <row r="130" spans="2:29" ht="27.45" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B130" s="302" t="s">
+        <v>21</v>
+      </c>
+      <c r="C130" s="302"/>
+      <c r="D130" s="302"/>
+      <c r="E130" s="302"/>
+      <c r="F130" s="302"/>
+      <c r="G130" s="302"/>
+      <c r="H130" s="302"/>
+      <c r="I130" s="291" t="s">
+        <v>20</v>
+      </c>
+      <c r="J130" s="291"/>
+      <c r="K130" s="712"/>
+      <c r="L130" s="712"/>
+      <c r="M130" s="712"/>
+      <c r="N130" s="712"/>
+      <c r="O130" s="712"/>
+      <c r="P130" s="712"/>
+      <c r="Q130" s="712"/>
+      <c r="R130" s="712"/>
+      <c r="S130" s="291" t="s">
+        <v>83</v>
+      </c>
+      <c r="T130" s="291"/>
+      <c r="U130" s="712"/>
+      <c r="V130" s="712"/>
+      <c r="W130" s="712"/>
+      <c r="X130" s="712"/>
+      <c r="Y130" s="712"/>
+      <c r="Z130" s="712"/>
+      <c r="AA130" s="712"/>
+      <c r="AB130" s="712"/>
+      <c r="AC130" s="712"/>
+    </row>
+    <row r="131" spans="2:29" x14ac:dyDescent="0.45">
+      <c r="B131" s="10" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="133" spans="2:29" ht="19.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B133" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="134" spans="2:29" ht="13.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B134" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="C134" s="1"/>
+    </row>
+    <row r="135" spans="2:29" x14ac:dyDescent="0.45">
+      <c r="B135" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="C135" s="1"/>
+    </row>
+    <row r="136" spans="2:29" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B136" s="290" t="s">
+        <v>13</v>
+      </c>
+      <c r="C136" s="290"/>
+      <c r="D136" s="290"/>
+      <c r="E136" s="290"/>
+      <c r="F136" s="290"/>
+      <c r="G136" s="290"/>
+      <c r="H136" s="290"/>
+      <c r="I136" s="290"/>
+      <c r="J136" s="290"/>
+      <c r="K136" s="290"/>
+      <c r="L136" s="290"/>
+      <c r="M136" s="290"/>
+      <c r="N136" s="290"/>
+      <c r="O136" s="290"/>
+      <c r="P136" s="290"/>
+      <c r="Q136" s="290"/>
+      <c r="R136" s="290"/>
+      <c r="S136" s="290"/>
+      <c r="T136" s="290"/>
+      <c r="U136" s="290"/>
+      <c r="V136" s="290"/>
+      <c r="W136" s="290"/>
+      <c r="X136" s="290"/>
+      <c r="Y136" s="290"/>
+      <c r="Z136" s="290"/>
+      <c r="AA136" s="290"/>
+      <c r="AB136" s="291" t="s">
+        <v>4</v>
+      </c>
+      <c r="AC136" s="291"/>
+    </row>
+    <row r="137" spans="2:29" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B137" s="3">
+        <v>1</v>
+      </c>
+      <c r="C137" s="313" t="s">
+        <v>12</v>
+      </c>
+      <c r="D137" s="313"/>
+      <c r="E137" s="313"/>
+      <c r="F137" s="313"/>
+      <c r="G137" s="313"/>
+      <c r="H137" s="313"/>
+      <c r="I137" s="313"/>
+      <c r="J137" s="313"/>
+      <c r="K137" s="313"/>
+      <c r="L137" s="313"/>
+      <c r="M137" s="313"/>
+      <c r="N137" s="313"/>
+      <c r="O137" s="313"/>
+      <c r="P137" s="313"/>
+      <c r="Q137" s="313"/>
+      <c r="R137" s="313"/>
+      <c r="S137" s="313"/>
+      <c r="T137" s="313"/>
+      <c r="U137" s="313"/>
+      <c r="V137" s="313"/>
+      <c r="W137" s="313"/>
+      <c r="X137" s="313"/>
+      <c r="Y137" s="313"/>
+      <c r="Z137" s="313"/>
+      <c r="AA137" s="313"/>
+      <c r="AB137" s="298"/>
+      <c r="AC137" s="298"/>
+    </row>
+    <row r="138" spans="2:29" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B138" s="3">
+        <v>2</v>
+      </c>
+      <c r="C138" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D138" s="6"/>
+      <c r="E138" s="6"/>
+      <c r="F138" s="6"/>
+      <c r="G138" s="6"/>
+      <c r="H138" s="6"/>
+      <c r="I138" s="6"/>
+      <c r="J138" s="6"/>
+      <c r="K138" s="6"/>
+      <c r="L138" s="6"/>
+      <c r="M138" s="6"/>
+      <c r="N138" s="6"/>
+      <c r="O138" s="6"/>
+      <c r="P138" s="316" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q138" s="317"/>
+      <c r="R138" s="317"/>
+      <c r="S138" s="317"/>
+      <c r="T138" s="317"/>
+      <c r="U138" s="317"/>
+      <c r="V138" s="317"/>
+      <c r="W138" s="317"/>
+      <c r="X138" s="317"/>
+      <c r="Y138" s="317"/>
+      <c r="Z138" s="317"/>
+      <c r="AA138" s="318"/>
+      <c r="AB138" s="298"/>
+      <c r="AC138" s="298"/>
+    </row>
+    <row r="139" spans="2:29" x14ac:dyDescent="0.45">
+      <c r="B139" s="3">
+        <v>3</v>
+      </c>
+      <c r="C139" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D139" s="6"/>
+      <c r="E139" s="6"/>
+      <c r="F139" s="6"/>
+      <c r="G139" s="6"/>
+      <c r="H139" s="6"/>
+      <c r="I139" s="6"/>
+      <c r="J139" s="6"/>
+      <c r="K139" s="6"/>
+      <c r="L139" s="6"/>
+      <c r="M139" s="6"/>
+      <c r="N139" s="6"/>
+      <c r="O139" s="6"/>
+      <c r="P139" s="319"/>
+      <c r="Q139" s="320"/>
+      <c r="R139" s="320"/>
+      <c r="S139" s="320"/>
+      <c r="T139" s="320"/>
+      <c r="U139" s="320"/>
+      <c r="V139" s="320"/>
+      <c r="W139" s="320"/>
+      <c r="X139" s="320"/>
+      <c r="Y139" s="320"/>
+      <c r="Z139" s="320"/>
+      <c r="AA139" s="321"/>
+      <c r="AB139" s="298"/>
+      <c r="AC139" s="298"/>
+    </row>
+    <row r="140" spans="2:29" x14ac:dyDescent="0.45">
+      <c r="B140" s="3">
+        <v>4</v>
+      </c>
+      <c r="C140" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="D140" s="6"/>
+      <c r="E140" s="6"/>
+      <c r="F140" s="6"/>
+      <c r="G140" s="6"/>
+      <c r="H140" s="6"/>
+      <c r="I140" s="6"/>
+      <c r="J140" s="6"/>
+      <c r="K140" s="6"/>
+      <c r="L140" s="6"/>
+      <c r="M140" s="6"/>
+      <c r="N140" s="6"/>
+      <c r="O140" s="6"/>
+      <c r="P140" s="322"/>
+      <c r="Q140" s="323"/>
+      <c r="R140" s="323"/>
+      <c r="S140" s="323"/>
+      <c r="T140" s="323"/>
+      <c r="U140" s="323"/>
+      <c r="V140" s="323"/>
+      <c r="W140" s="323"/>
+      <c r="X140" s="323"/>
+      <c r="Y140" s="323"/>
+      <c r="Z140" s="323"/>
+      <c r="AA140" s="324"/>
+      <c r="AB140" s="298"/>
+      <c r="AC140" s="298"/>
+    </row>
+    <row r="142" spans="2:29" x14ac:dyDescent="0.45">
+      <c r="B142" s="290" t="s">
+        <v>5</v>
+      </c>
+      <c r="C142" s="290"/>
+      <c r="D142" s="290"/>
+      <c r="E142" s="290"/>
+      <c r="F142" s="290"/>
+      <c r="G142" s="290"/>
+      <c r="H142" s="290"/>
+      <c r="I142" s="290"/>
+      <c r="J142" s="290"/>
+      <c r="K142" s="290"/>
+      <c r="L142" s="290"/>
+      <c r="M142" s="290"/>
+      <c r="N142" s="290"/>
+      <c r="O142" s="290"/>
+      <c r="P142" s="290"/>
+      <c r="Q142" s="290"/>
+      <c r="R142" s="290"/>
+      <c r="S142" s="290"/>
+      <c r="T142" s="290"/>
+      <c r="U142" s="290"/>
+      <c r="V142" s="290"/>
+      <c r="W142" s="290"/>
+      <c r="X142" s="290"/>
+      <c r="Y142" s="290"/>
+      <c r="Z142" s="290"/>
+      <c r="AA142" s="290"/>
+      <c r="AB142" s="291" t="s">
+        <v>4</v>
+      </c>
+      <c r="AC142" s="291"/>
+    </row>
+    <row r="143" spans="2:29" x14ac:dyDescent="0.45">
+      <c r="B143" s="3">
+        <v>1</v>
+      </c>
+      <c r="C143" s="292" t="s">
+        <v>3</v>
+      </c>
+      <c r="D143" s="293"/>
+      <c r="E143" s="293"/>
+      <c r="F143" s="293"/>
+      <c r="G143" s="293"/>
+      <c r="H143" s="293"/>
+      <c r="I143" s="293"/>
+      <c r="J143" s="293"/>
+      <c r="K143" s="293"/>
+      <c r="L143" s="293"/>
+      <c r="M143" s="293"/>
+      <c r="N143" s="293"/>
+      <c r="O143" s="294"/>
+      <c r="P143" s="295" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q143" s="296"/>
+      <c r="R143" s="296"/>
+      <c r="S143" s="296"/>
+      <c r="T143" s="296"/>
+      <c r="U143" s="296"/>
+      <c r="V143" s="296"/>
+      <c r="W143" s="296"/>
+      <c r="X143" s="296"/>
+      <c r="Y143" s="296"/>
+      <c r="Z143" s="296"/>
+      <c r="AA143" s="297"/>
+      <c r="AB143" s="298"/>
+      <c r="AC143" s="298"/>
+    </row>
+    <row r="144" spans="2:29" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B144" s="56"/>
+      <c r="C144" s="55"/>
+      <c r="D144" s="55"/>
+      <c r="E144" s="55"/>
+      <c r="F144" s="55"/>
+      <c r="G144" s="55"/>
+      <c r="H144" s="55"/>
+      <c r="I144" s="55"/>
+      <c r="J144" s="55"/>
+      <c r="K144" s="55"/>
+      <c r="L144" s="55"/>
+      <c r="M144" s="55"/>
+      <c r="N144" s="55"/>
+      <c r="O144" s="55"/>
+      <c r="P144" s="55"/>
+      <c r="Q144" s="55"/>
+      <c r="R144" s="55"/>
+      <c r="S144" s="55"/>
+      <c r="T144" s="55"/>
+      <c r="U144" s="55"/>
+      <c r="V144" s="55"/>
+      <c r="W144" s="55"/>
+      <c r="X144" s="55"/>
+      <c r="Y144" s="55"/>
+      <c r="Z144" s="55"/>
+      <c r="AA144" s="55"/>
+      <c r="AB144" s="47"/>
+      <c r="AC144" s="47"/>
+    </row>
+    <row r="145" spans="2:29" x14ac:dyDescent="0.45">
+      <c r="B145" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="146" spans="2:29" x14ac:dyDescent="0.45">
+      <c r="B146" s="304"/>
+      <c r="C146" s="305"/>
+      <c r="D146" s="305"/>
+      <c r="E146" s="305"/>
+      <c r="F146" s="305"/>
+      <c r="G146" s="305"/>
+      <c r="H146" s="305"/>
+      <c r="I146" s="305"/>
+      <c r="J146" s="305"/>
+      <c r="K146" s="305"/>
+      <c r="L146" s="305"/>
+      <c r="M146" s="305"/>
+      <c r="N146" s="305"/>
+      <c r="O146" s="305"/>
+      <c r="P146" s="305"/>
+      <c r="Q146" s="305"/>
+      <c r="R146" s="305"/>
+      <c r="S146" s="305"/>
+      <c r="T146" s="305"/>
+      <c r="U146" s="305"/>
+      <c r="V146" s="305"/>
+      <c r="W146" s="305"/>
+      <c r="X146" s="305"/>
+      <c r="Y146" s="305"/>
+      <c r="Z146" s="305"/>
+      <c r="AA146" s="305"/>
+      <c r="AB146" s="305"/>
+      <c r="AC146" s="306"/>
+    </row>
+    <row r="147" spans="2:29" x14ac:dyDescent="0.45">
+      <c r="B147" s="307"/>
+      <c r="C147" s="308"/>
+      <c r="D147" s="308"/>
+      <c r="E147" s="308"/>
+      <c r="F147" s="308"/>
+      <c r="G147" s="308"/>
+      <c r="H147" s="308"/>
+      <c r="I147" s="308"/>
+      <c r="J147" s="308"/>
+      <c r="K147" s="308"/>
+      <c r="L147" s="308"/>
+      <c r="M147" s="308"/>
+      <c r="N147" s="308"/>
+      <c r="O147" s="308"/>
+      <c r="P147" s="308"/>
+      <c r="Q147" s="308"/>
+      <c r="R147" s="308"/>
+      <c r="S147" s="308"/>
+      <c r="T147" s="308"/>
+      <c r="U147" s="308"/>
+      <c r="V147" s="308"/>
+      <c r="W147" s="308"/>
+      <c r="X147" s="308"/>
+      <c r="Y147" s="308"/>
+      <c r="Z147" s="308"/>
+      <c r="AA147" s="308"/>
+      <c r="AB147" s="308"/>
+      <c r="AC147" s="309"/>
+    </row>
+    <row r="148" spans="2:29" x14ac:dyDescent="0.45">
+      <c r="B148" s="310"/>
+      <c r="C148" s="311"/>
+      <c r="D148" s="311"/>
+      <c r="E148" s="311"/>
+      <c r="F148" s="311"/>
+      <c r="G148" s="311"/>
+      <c r="H148" s="311"/>
+      <c r="I148" s="311"/>
+      <c r="J148" s="311"/>
+      <c r="K148" s="311"/>
+      <c r="L148" s="311"/>
+      <c r="M148" s="311"/>
+      <c r="N148" s="311"/>
+      <c r="O148" s="311"/>
+      <c r="P148" s="311"/>
+      <c r="Q148" s="311"/>
+      <c r="R148" s="311"/>
+      <c r="S148" s="311"/>
+      <c r="T148" s="311"/>
+      <c r="U148" s="311"/>
+      <c r="V148" s="311"/>
+      <c r="W148" s="311"/>
+      <c r="X148" s="311"/>
+      <c r="Y148" s="311"/>
+      <c r="Z148" s="311"/>
+      <c r="AA148" s="311"/>
+      <c r="AB148" s="311"/>
+      <c r="AC148" s="312"/>
+    </row>
+  </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="7UKTbU9KcrlQ5LBmriI5WlNyQnuDcPzHu37O37fort+pDssA4ae05CEOPo2veMY62P5EcxUr0x/Zeu4FIm1n6g==" saltValue="9+dCWwpULWL5fxLPKI6oPQ==" spinCount="100000" sheet="1" objects="1" selectLockedCells="1"/>
+  <mergeCells count="277">
+    <mergeCell ref="I81:J81"/>
+    <mergeCell ref="E74:H74"/>
+    <mergeCell ref="E75:H75"/>
+    <mergeCell ref="F77:H78"/>
+    <mergeCell ref="F49:AC49"/>
+    <mergeCell ref="B142:AA142"/>
+    <mergeCell ref="AB142:AC142"/>
+    <mergeCell ref="C143:O143"/>
+    <mergeCell ref="P143:AA143"/>
+    <mergeCell ref="AB143:AC143"/>
+    <mergeCell ref="B129:H129"/>
+    <mergeCell ref="J129:M129"/>
+    <mergeCell ref="O129:Q129"/>
+    <mergeCell ref="S129:V129"/>
+    <mergeCell ref="B130:H130"/>
+    <mergeCell ref="I130:J130"/>
+    <mergeCell ref="K130:R130"/>
+    <mergeCell ref="S130:T130"/>
+    <mergeCell ref="U130:AC130"/>
+    <mergeCell ref="R124:T124"/>
+    <mergeCell ref="U124:U125"/>
+    <mergeCell ref="V124:AC125"/>
+    <mergeCell ref="K126:T126"/>
+    <mergeCell ref="C126:G126"/>
+    <mergeCell ref="H121:I123"/>
+    <mergeCell ref="J121:J122"/>
+    <mergeCell ref="N121:O121"/>
+    <mergeCell ref="P121:Q121"/>
+    <mergeCell ref="B146:AC148"/>
+    <mergeCell ref="B136:AA136"/>
+    <mergeCell ref="AB136:AC136"/>
+    <mergeCell ref="C137:AA137"/>
+    <mergeCell ref="AB137:AC137"/>
+    <mergeCell ref="P138:AA140"/>
+    <mergeCell ref="AB138:AC138"/>
+    <mergeCell ref="AB139:AC139"/>
+    <mergeCell ref="AB140:AC140"/>
+    <mergeCell ref="K120:T120"/>
+    <mergeCell ref="V120:AC120"/>
+    <mergeCell ref="B118:B119"/>
+    <mergeCell ref="C118:G119"/>
+    <mergeCell ref="H118:I120"/>
+    <mergeCell ref="J118:J119"/>
+    <mergeCell ref="N118:O118"/>
+    <mergeCell ref="P118:Q118"/>
+    <mergeCell ref="V126:AC126"/>
+    <mergeCell ref="B124:B125"/>
+    <mergeCell ref="C124:G125"/>
+    <mergeCell ref="H124:I126"/>
+    <mergeCell ref="J124:J125"/>
+    <mergeCell ref="N124:O124"/>
+    <mergeCell ref="P124:Q124"/>
+    <mergeCell ref="R121:T121"/>
+    <mergeCell ref="U121:U122"/>
+    <mergeCell ref="V121:AC122"/>
+    <mergeCell ref="K122:T122"/>
+    <mergeCell ref="C123:G123"/>
+    <mergeCell ref="K123:T123"/>
+    <mergeCell ref="V123:AC123"/>
+    <mergeCell ref="B121:B122"/>
+    <mergeCell ref="C121:G122"/>
+    <mergeCell ref="B112:B113"/>
+    <mergeCell ref="C112:G113"/>
+    <mergeCell ref="H112:I114"/>
+    <mergeCell ref="J112:J113"/>
+    <mergeCell ref="N112:O112"/>
+    <mergeCell ref="P112:Q112"/>
+    <mergeCell ref="R115:T115"/>
+    <mergeCell ref="U115:U116"/>
+    <mergeCell ref="V115:AC116"/>
+    <mergeCell ref="B115:B116"/>
+    <mergeCell ref="C115:G116"/>
+    <mergeCell ref="H115:I117"/>
+    <mergeCell ref="J115:J116"/>
+    <mergeCell ref="N115:O115"/>
+    <mergeCell ref="P115:Q115"/>
+    <mergeCell ref="B109:C110"/>
+    <mergeCell ref="D109:AC110"/>
+    <mergeCell ref="B111:G111"/>
+    <mergeCell ref="H111:I111"/>
+    <mergeCell ref="J111:T111"/>
+    <mergeCell ref="U111:AC111"/>
+    <mergeCell ref="B99:D99"/>
+    <mergeCell ref="E99:G99"/>
+    <mergeCell ref="B103:AC103"/>
+    <mergeCell ref="B104:AC104"/>
+    <mergeCell ref="B105:AC105"/>
+    <mergeCell ref="B107:C108"/>
+    <mergeCell ref="D107:AC108"/>
+    <mergeCell ref="B95:C95"/>
+    <mergeCell ref="D95:G95"/>
+    <mergeCell ref="H95:K95"/>
+    <mergeCell ref="L95:N95"/>
+    <mergeCell ref="B98:D98"/>
+    <mergeCell ref="E98:G98"/>
+    <mergeCell ref="B91:D91"/>
+    <mergeCell ref="E91:G91"/>
+    <mergeCell ref="H91:J91"/>
+    <mergeCell ref="K91:L91"/>
+    <mergeCell ref="B94:C94"/>
+    <mergeCell ref="D94:G94"/>
+    <mergeCell ref="H94:K94"/>
+    <mergeCell ref="L94:O94"/>
+    <mergeCell ref="B89:D89"/>
+    <mergeCell ref="E89:G89"/>
+    <mergeCell ref="H89:J89"/>
+    <mergeCell ref="K89:L89"/>
+    <mergeCell ref="B90:D90"/>
+    <mergeCell ref="E90:G90"/>
+    <mergeCell ref="H90:J90"/>
+    <mergeCell ref="K90:L90"/>
+    <mergeCell ref="T70:V70"/>
+    <mergeCell ref="K77:AB77"/>
+    <mergeCell ref="K80:R80"/>
+    <mergeCell ref="I79:R79"/>
+    <mergeCell ref="I78:J78"/>
+    <mergeCell ref="K78:AB78"/>
+    <mergeCell ref="B74:D86"/>
+    <mergeCell ref="F76:AC76"/>
+    <mergeCell ref="S80:T80"/>
+    <mergeCell ref="S79:T79"/>
+    <mergeCell ref="U79:AC79"/>
+    <mergeCell ref="U80:AC80"/>
+    <mergeCell ref="I77:J77"/>
+    <mergeCell ref="F79:H79"/>
+    <mergeCell ref="F80:H81"/>
+    <mergeCell ref="I80:J80"/>
+    <mergeCell ref="AB70:AC70"/>
+    <mergeCell ref="E71:H71"/>
+    <mergeCell ref="I71:O72"/>
+    <mergeCell ref="P71:V72"/>
+    <mergeCell ref="AB71:AC71"/>
+    <mergeCell ref="E72:H72"/>
+    <mergeCell ref="X72:AC72"/>
+    <mergeCell ref="B68:D72"/>
+    <mergeCell ref="E68:H68"/>
+    <mergeCell ref="I68:AC68"/>
+    <mergeCell ref="E69:H69"/>
+    <mergeCell ref="I69:O69"/>
+    <mergeCell ref="W69:AC69"/>
+    <mergeCell ref="E70:H70"/>
+    <mergeCell ref="I70:J70"/>
+    <mergeCell ref="K70:O70"/>
+    <mergeCell ref="Q70:R70"/>
+    <mergeCell ref="Z60:AB60"/>
+    <mergeCell ref="AC60:AC62"/>
+    <mergeCell ref="H61:Q62"/>
+    <mergeCell ref="Z61:AB61"/>
+    <mergeCell ref="V62:AB62"/>
+    <mergeCell ref="B66:D67"/>
+    <mergeCell ref="F66:AC66"/>
+    <mergeCell ref="F67:AC67"/>
+    <mergeCell ref="Z57:AB57"/>
+    <mergeCell ref="AC57:AC59"/>
+    <mergeCell ref="H58:Q59"/>
+    <mergeCell ref="Z58:AB58"/>
+    <mergeCell ref="V59:AB59"/>
+    <mergeCell ref="B60:D62"/>
+    <mergeCell ref="E60:G62"/>
+    <mergeCell ref="H60:I60"/>
+    <mergeCell ref="J60:Q60"/>
+    <mergeCell ref="R60:T62"/>
+    <mergeCell ref="AC54:AC56"/>
+    <mergeCell ref="H55:Q56"/>
+    <mergeCell ref="Z55:AB55"/>
+    <mergeCell ref="V56:AB56"/>
+    <mergeCell ref="B57:D59"/>
+    <mergeCell ref="E57:G59"/>
+    <mergeCell ref="H57:I57"/>
+    <mergeCell ref="J57:Q57"/>
+    <mergeCell ref="R57:T59"/>
+    <mergeCell ref="B53:D53"/>
+    <mergeCell ref="E53:G53"/>
+    <mergeCell ref="H53:Q53"/>
+    <mergeCell ref="R53:T53"/>
+    <mergeCell ref="U53:AB53"/>
+    <mergeCell ref="B54:D56"/>
+    <mergeCell ref="E54:G56"/>
+    <mergeCell ref="H54:I54"/>
+    <mergeCell ref="J54:Q54"/>
+    <mergeCell ref="R54:T56"/>
+    <mergeCell ref="Z54:AB54"/>
+    <mergeCell ref="B46:E46"/>
+    <mergeCell ref="F46:G46"/>
+    <mergeCell ref="N46:O46"/>
+    <mergeCell ref="P46:T46"/>
+    <mergeCell ref="U46:V46"/>
+    <mergeCell ref="B47:E49"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="F41:G41"/>
+    <mergeCell ref="B44:E45"/>
+    <mergeCell ref="K44:M44"/>
+    <mergeCell ref="F45:J45"/>
+    <mergeCell ref="K45:M45"/>
+    <mergeCell ref="N45:AC45"/>
+    <mergeCell ref="N44:AC44"/>
+    <mergeCell ref="H41:AC41"/>
+    <mergeCell ref="W46:AC46"/>
+    <mergeCell ref="L46:M46"/>
+    <mergeCell ref="G48:H48"/>
+    <mergeCell ref="J48:M48"/>
+    <mergeCell ref="B38:E39"/>
+    <mergeCell ref="K38:M38"/>
+    <mergeCell ref="F39:J39"/>
+    <mergeCell ref="K39:M39"/>
+    <mergeCell ref="B40:E40"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="N40:O40"/>
+    <mergeCell ref="P40:T40"/>
+    <mergeCell ref="U40:V40"/>
+    <mergeCell ref="N39:AC39"/>
+    <mergeCell ref="N38:AC38"/>
+    <mergeCell ref="W40:AC40"/>
+    <mergeCell ref="L40:M40"/>
+    <mergeCell ref="B36:E36"/>
+    <mergeCell ref="F36:G36"/>
+    <mergeCell ref="N36:O36"/>
+    <mergeCell ref="P36:T36"/>
+    <mergeCell ref="U36:V36"/>
+    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="F37:G37"/>
+    <mergeCell ref="AB19:AC19"/>
+    <mergeCell ref="AC20:AC21"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B32:AC33"/>
+    <mergeCell ref="B34:E35"/>
+    <mergeCell ref="K34:M34"/>
+    <mergeCell ref="F35:J35"/>
+    <mergeCell ref="K35:M35"/>
+    <mergeCell ref="N35:AC35"/>
+    <mergeCell ref="N34:AC34"/>
+    <mergeCell ref="W36:AC36"/>
+    <mergeCell ref="H37:AC37"/>
+    <mergeCell ref="L36:M36"/>
+    <mergeCell ref="AB1:AD1"/>
     <mergeCell ref="B2:M3"/>
     <mergeCell ref="W5:X5"/>
     <mergeCell ref="B9:B16"/>
     <mergeCell ref="C9:C11"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="F9:AC9"/>
     <mergeCell ref="D10:AC11"/>
-    <mergeCell ref="R86:T86"/>
-[...15 lines deleted...]
-    <mergeCell ref="Z34:AB34"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="E12:F12"/>
+    <mergeCell ref="H12:I12"/>
+    <mergeCell ref="J12:AC12"/>
+    <mergeCell ref="D13:AC13"/>
+    <mergeCell ref="C14:C16"/>
+    <mergeCell ref="D14:G16"/>
+    <mergeCell ref="H14:H16"/>
+    <mergeCell ref="I14:J14"/>
+    <mergeCell ref="K14:AC14"/>
+    <mergeCell ref="I15:AC16"/>
+    <mergeCell ref="K81:AC81"/>
+    <mergeCell ref="J83:K83"/>
+    <mergeCell ref="M83:P83"/>
+    <mergeCell ref="I84:AC84"/>
+    <mergeCell ref="K116:T116"/>
+    <mergeCell ref="K125:T125"/>
+    <mergeCell ref="X74:AA74"/>
+    <mergeCell ref="E76:E84"/>
+    <mergeCell ref="F82:H84"/>
+    <mergeCell ref="R112:T112"/>
+    <mergeCell ref="U112:U113"/>
+    <mergeCell ref="V112:AC113"/>
+    <mergeCell ref="K113:T113"/>
+    <mergeCell ref="C114:G114"/>
+    <mergeCell ref="K114:T114"/>
+    <mergeCell ref="V114:AC114"/>
+    <mergeCell ref="C117:G117"/>
+    <mergeCell ref="K117:T117"/>
+    <mergeCell ref="V117:AC117"/>
+    <mergeCell ref="R118:T118"/>
+    <mergeCell ref="U118:U119"/>
+    <mergeCell ref="V118:AC119"/>
+    <mergeCell ref="K119:T119"/>
+    <mergeCell ref="C120:G120"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
-  <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AB99:AB102 I91 N91 R91 E42:E43 E7 AC30:AC38 D57:K57 AB106:AB107 AC22:AC24 AC20 J7 O7" xr:uid="{28E90B0F-115A-44C5-90CB-F48F636B4186}">
+  <dataValidations disablePrompts="1" count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AB137:AB140 I129 N129 R129 E66:E67 E7 AC54:AC62 D95:K95 AB143:AB144 AC22:AC24 AC20 J7 O7" xr:uid="{14B20A6E-26C6-4A5B-AE39-1BADB172811A}">
       <formula1>"✔"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.35433070866141736" bottom="0.35433070866141736" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="86" fitToHeight="0" orientation="portrait" r:id="rId1"/>
-  <rowBreaks count="2" manualBreakCount="2">
-[...1 lines deleted...]
-    <brk id="89" max="29" man="1"/>
+  <headerFooter>
+    <oddFooter>&amp;R&amp;"-,太字"&amp;9TS-CT05　TSC審査申込書 (20260601)</oddFooter>
+  </headerFooter>
+  <rowBreaks count="3" manualBreakCount="3">
+    <brk id="51" max="29" man="1"/>
+    <brk id="92" max="29" man="1"/>
+    <brk id="132" max="29" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
+  <legacyDrawing r:id="rId3"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x14">
+      <controls>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="5121" r:id="rId4" name="Check Box 1">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>5</xdr:col>
+                    <xdr:colOff>30480</xdr:colOff>
+                    <xdr:row>45</xdr:row>
+                    <xdr:rowOff>220980</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>5</xdr:col>
+                    <xdr:colOff>243840</xdr:colOff>
+                    <xdr:row>47</xdr:row>
+                    <xdr:rowOff>22860</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="5122" r:id="rId5" name="Check Box 2">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>30480</xdr:colOff>
+                    <xdr:row>45</xdr:row>
+                    <xdr:rowOff>220980</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>243840</xdr:colOff>
+                    <xdr:row>47</xdr:row>
+                    <xdr:rowOff>22860</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="5123" r:id="rId6" name="Check Box 3">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>5</xdr:col>
+                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:row>27</xdr:row>
+                    <xdr:rowOff>175260</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>5</xdr:col>
+                    <xdr:colOff>228600</xdr:colOff>
+                    <xdr:row>29</xdr:row>
+                    <xdr:rowOff>7620</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="5124" r:id="rId7" name="Check Box 4">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>175260</xdr:colOff>
+                    <xdr:row>27</xdr:row>
+                    <xdr:rowOff>175260</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>10</xdr:col>
+                    <xdr:colOff>129540</xdr:colOff>
+                    <xdr:row>29</xdr:row>
+                    <xdr:rowOff>7620</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="5125" r:id="rId8" name="Check Box 5">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>8</xdr:col>
+                    <xdr:colOff>198120</xdr:colOff>
+                    <xdr:row>72</xdr:row>
+                    <xdr:rowOff>213360</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>213360</xdr:colOff>
+                    <xdr:row>74</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="5126" r:id="rId9" name="Check Box 6">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>14</xdr:col>
+                    <xdr:colOff>175260</xdr:colOff>
+                    <xdr:row>72</xdr:row>
+                    <xdr:rowOff>228600</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>15</xdr:col>
+                    <xdr:colOff>198120</xdr:colOff>
+                    <xdr:row>74</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="5127" r:id="rId10" name="Check Box 7">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>14</xdr:col>
+                    <xdr:colOff>175260</xdr:colOff>
+                    <xdr:row>74</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>15</xdr:col>
+                    <xdr:colOff>213360</xdr:colOff>
+                    <xdr:row>75</xdr:row>
+                    <xdr:rowOff>22860</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="5128" r:id="rId11" name="Check Box 8">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>19</xdr:col>
+                    <xdr:colOff>205740</xdr:colOff>
+                    <xdr:row>72</xdr:row>
+                    <xdr:rowOff>205740</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>20</xdr:col>
+                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:row>74</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="5129" r:id="rId12" name="Check Box 9">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>8</xdr:col>
+                    <xdr:colOff>190500</xdr:colOff>
+                    <xdr:row>73</xdr:row>
+                    <xdr:rowOff>220980</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>213360</xdr:colOff>
+                    <xdr:row>75</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="5130" r:id="rId13" name="Check Box 10">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>5</xdr:col>
+                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:row>84</xdr:row>
+                    <xdr:rowOff>228600</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>6</xdr:col>
+                    <xdr:colOff>15240</xdr:colOff>
+                    <xdr:row>86</xdr:row>
+                    <xdr:rowOff>15240</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="5131" r:id="rId14" name="Check Box 11">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>8</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>80</xdr:row>
+                    <xdr:rowOff>228600</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>8</xdr:col>
+                    <xdr:colOff>243840</xdr:colOff>
+                    <xdr:row>81</xdr:row>
+                    <xdr:rowOff>220980</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="5132" r:id="rId15" name="Check Box 12">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>14</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>80</xdr:row>
+                    <xdr:rowOff>228600</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>14</xdr:col>
+                    <xdr:colOff>243840</xdr:colOff>
+                    <xdr:row>81</xdr:row>
+                    <xdr:rowOff>220980</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+      </controls>
+    </mc:Choice>
+  </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>